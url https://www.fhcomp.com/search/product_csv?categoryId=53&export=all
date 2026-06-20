--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -6687,96 +6687,96 @@
   <si>
     <t>NTC1R0D20MA3U4S000BSN</t>
   </si>
   <si>
     <t>NTC1R0D20MA2E4S000BSN</t>
   </si>
   <si>
     <t>NTC1R0D11MA2E3S000BSN</t>
   </si>
   <si>
     <t>NTC1R0D11MB1E3S000BSN</t>
   </si>
   <si>
     <t>NTC1R0D11LF1E3S000BSN</t>
   </si>
   <si>
     <t>NTC10D-20H</t>
   </si>
   <si>
     <t>NTC10D-15</t>
   </si>
   <si>
     <t>NTC10D-9</t>
   </si>
   <si>
+    <t>1Ω</t>
+  </si>
+  <si>
     <t>NTC10D-5</t>
   </si>
   <si>
     <t>NTC10D-20</t>
   </si>
   <si>
     <t>NTC10D-13</t>
   </si>
   <si>
     <t>NTC10D-11</t>
   </si>
   <si>
     <t>NTC10D-7</t>
   </si>
   <si>
     <t>NTC0R7D25MA3E4S000GNN</t>
   </si>
   <si>
     <t>0.7Ω</t>
   </si>
   <si>
     <t>NTC0R7D13MA2E3C031GNN</t>
   </si>
   <si>
     <t>NTC0R7D13MA2E3C031GSN</t>
   </si>
   <si>
     <t>NTC0R7D15MB2E3S000BNN</t>
   </si>
   <si>
     <t>NTC3D-7H</t>
   </si>
   <si>
     <t>3Ω</t>
   </si>
   <si>
     <t>NTC5D-7H</t>
   </si>
   <si>
     <t>5Ω</t>
   </si>
   <si>
     <t>NTC1D-11H</t>
-  </si>
-[...1 lines deleted...]
-    <t>1Ω</t>
   </si>
   <si>
     <t>NTC5D-13</t>
   </si>
   <si>
     <t>NTC9D-5</t>
   </si>
   <si>
     <t>9Ω</t>
   </si>
   <si>
     <t>NTC5D-9</t>
   </si>
   <si>
     <t>NTC3D-9</t>
   </si>
   <si>
     <t>NTC1D-20</t>
   </si>
   <si>
     <t>NTC2D-20</t>
   </si>
   <si>
     <t>2Ω</t>
   </si>
@@ -43153,317 +43153,317 @@
         <v>2222</v>
       </c>
       <c r="B2151" t="s">
         <v>711</v>
       </c>
       <c r="C2151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2152" spans="1:5">
       <c r="A2152" t="s">
         <v>2223</v>
       </c>
       <c r="B2152" t="s">
         <v>711</v>
       </c>
       <c r="C2152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2153" spans="1:5">
       <c r="A2153" t="s">
         <v>2224</v>
       </c>
       <c r="B2153" t="s">
-        <v>711</v>
+        <v>2225</v>
       </c>
       <c r="C2153" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2154" spans="1:5">
       <c r="A2154" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B2154" t="s">
         <v>711</v>
       </c>
       <c r="C2154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2155" spans="1:5">
       <c r="A2155" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="B2155" t="s">
         <v>711</v>
       </c>
       <c r="C2155" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2156" spans="1:5">
       <c r="A2156" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B2156" t="s">
         <v>711</v>
       </c>
       <c r="C2156" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2157" spans="1:5">
       <c r="A2157" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B2157" t="s">
         <v>711</v>
       </c>
       <c r="C2157" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2158" spans="1:5">
       <c r="A2158" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B2158" t="s">
         <v>711</v>
       </c>
       <c r="C2158" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2159" spans="1:5">
       <c r="A2159" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="B2159" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="C2159" t="s">
         <v>440</v>
       </c>
       <c r="D2159" t="s">
         <v>89</v>
       </c>
       <c r="E2159" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2160" spans="1:5">
       <c r="A2160" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B2160" t="s">
         <v>2232</v>
-      </c>
-[...1 lines deleted...]
-        <v>2231</v>
       </c>
       <c r="C2160" t="s">
         <v>10</v>
       </c>
       <c r="D2160" t="s">
         <v>89</v>
       </c>
       <c r="E2160" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2161" spans="1:5">
       <c r="A2161" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="B2161" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="C2161" t="s">
         <v>10</v>
       </c>
       <c r="D2161" t="s">
         <v>89</v>
       </c>
       <c r="E2161" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2162" spans="1:5">
       <c r="A2162" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B2162" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="C2162" t="s">
         <v>8</v>
       </c>
       <c r="D2162" t="s">
         <v>67</v>
       </c>
       <c r="E2162" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2163" spans="1:5">
       <c r="A2163" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B2163" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2163" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2164" spans="1:5">
       <c r="A2164" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="B2164" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2164" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2165" spans="1:5">
       <c r="A2165" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="B2165" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2165" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2166" spans="1:5">
       <c r="A2166" t="s">
         <v>2241</v>
       </c>
       <c r="B2166" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2166" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2167" spans="1:5">
       <c r="A2167" t="s">
         <v>2242</v>
       </c>
       <c r="B2167" t="s">
         <v>2243</v>
       </c>
       <c r="C2167" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2168" spans="1:5">
       <c r="A2168" t="s">
         <v>2244</v>
       </c>
       <c r="B2168" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2168" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2169" spans="1:5">
       <c r="A2169" t="s">
         <v>2245</v>
       </c>
       <c r="B2169" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2169" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2170" spans="1:5">
       <c r="A2170" t="s">
         <v>2246</v>
       </c>
       <c r="B2170" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2171" spans="1:5">
       <c r="A2171" t="s">
         <v>2247</v>
       </c>
       <c r="B2171" t="s">
         <v>2248</v>
       </c>
       <c r="C2171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2172" spans="1:5">
       <c r="A2172" t="s">
         <v>2249</v>
       </c>
       <c r="B2172" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2172" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2173" spans="1:5">
       <c r="A2173" t="s">
         <v>2250</v>
       </c>
       <c r="B2173" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2174" spans="1:5">
       <c r="A2174" t="s">
         <v>2251</v>
       </c>
       <c r="B2174" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2174" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2175" spans="1:5">
       <c r="A2175" t="s">
         <v>2252</v>
       </c>
       <c r="B2175" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2176" spans="1:5">
       <c r="A2176" t="s">
         <v>2253</v>
       </c>
       <c r="B2176" t="s">
         <v>1666</v>
       </c>
       <c r="C2176" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2177" spans="1:3">
       <c r="A2177" t="s">
         <v>2254</v>
       </c>
       <c r="B2177" t="s">
         <v>2248</v>
       </c>
       <c r="C2177" t="s">
         <v>19</v>
@@ -43474,51 +43474,51 @@
         <v>2255</v>
       </c>
       <c r="B2178" t="s">
         <v>1666</v>
       </c>
       <c r="C2178" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2179" spans="1:3">
       <c r="A2179" t="s">
         <v>2256</v>
       </c>
       <c r="B2179" t="s">
         <v>2248</v>
       </c>
       <c r="C2179" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2180" spans="1:3">
       <c r="A2180" t="s">
         <v>2257</v>
       </c>
       <c r="B2180" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2181" spans="1:3">
       <c r="A2181" t="s">
         <v>2258</v>
       </c>
       <c r="B2181" t="s">
         <v>2259</v>
       </c>
       <c r="C2181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2182" spans="1:3">
       <c r="A2182" t="s">
         <v>2260</v>
       </c>
       <c r="B2182" t="s">
         <v>2261</v>
       </c>
       <c r="C2182" t="s">
         <v>19</v>
@@ -43595,51 +43595,51 @@
         <v>2269</v>
       </c>
       <c r="B2189" t="s">
         <v>2259</v>
       </c>
       <c r="C2189" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2190" spans="1:3">
       <c r="A2190" t="s">
         <v>2270</v>
       </c>
       <c r="B2190" t="s">
         <v>2259</v>
       </c>
       <c r="C2190" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2191" spans="1:3">
       <c r="A2191" t="s">
         <v>2271</v>
       </c>
       <c r="B2191" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2191" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2192" spans="1:3">
       <c r="A2192" t="s">
         <v>2272</v>
       </c>
       <c r="B2192" t="s">
         <v>2266</v>
       </c>
       <c r="C2192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2193" spans="1:3">
       <c r="A2193" t="s">
         <v>2273</v>
       </c>
       <c r="B2193" t="s">
         <v>2248</v>
       </c>
       <c r="C2193" t="s">
         <v>8</v>
@@ -43672,238 +43672,238 @@
         <v>2276</v>
       </c>
       <c r="B2196" t="s">
         <v>2266</v>
       </c>
       <c r="C2196" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2197" spans="1:3">
       <c r="A2197" t="s">
         <v>2277</v>
       </c>
       <c r="B2197" t="s">
         <v>1666</v>
       </c>
       <c r="C2197" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2198" spans="1:3">
       <c r="A2198" t="s">
         <v>2278</v>
       </c>
       <c r="B2198" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2198" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2199" spans="1:3">
       <c r="A2199" t="s">
         <v>2278</v>
       </c>
       <c r="B2199" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2199" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2200" spans="1:3">
       <c r="A2200" t="s">
         <v>2279</v>
       </c>
       <c r="B2200" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2200" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2201" spans="1:3">
       <c r="A2201" t="s">
         <v>2280</v>
       </c>
       <c r="B2201" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2201" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2202" spans="1:3">
       <c r="A2202" t="s">
         <v>2281</v>
       </c>
       <c r="B2202" t="s">
         <v>1666</v>
       </c>
       <c r="C2202" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2203" spans="1:3">
       <c r="A2203" t="s">
         <v>2282</v>
       </c>
       <c r="B2203" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2203" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2204" spans="1:3">
       <c r="A2204" t="s">
         <v>2283</v>
       </c>
       <c r="B2204" t="s">
         <v>2266</v>
       </c>
       <c r="C2204" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2205" spans="1:3">
       <c r="A2205" t="s">
         <v>2284</v>
       </c>
       <c r="B2205" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2205" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2206" spans="1:3">
       <c r="A2206" t="s">
         <v>2285</v>
       </c>
       <c r="B2206" t="s">
         <v>2266</v>
       </c>
       <c r="C2206" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2207" spans="1:3">
       <c r="A2207" t="s">
         <v>2286</v>
       </c>
       <c r="B2207" t="s">
         <v>2259</v>
       </c>
       <c r="C2207" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2208" spans="1:3">
       <c r="A2208" t="s">
         <v>2287</v>
       </c>
       <c r="B2208" t="s">
         <v>2259</v>
       </c>
       <c r="C2208" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2209" spans="1:3">
       <c r="A2209" t="s">
         <v>2288</v>
       </c>
       <c r="B2209" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2210" spans="1:3">
       <c r="A2210" t="s">
         <v>2284</v>
       </c>
       <c r="B2210" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2210" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2211" spans="1:3">
       <c r="A2211" t="s">
         <v>2289</v>
       </c>
       <c r="B2211" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2211" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2212" spans="1:3">
       <c r="A2212" t="s">
         <v>2290</v>
       </c>
       <c r="B2212" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C2212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2213" spans="1:3">
       <c r="A2213" t="s">
         <v>2291</v>
       </c>
       <c r="B2213" t="s">
         <v>2261</v>
       </c>
       <c r="C2213" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2214" spans="1:3">
       <c r="A2214" t="s">
         <v>2292</v>
       </c>
       <c r="B2214" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C2214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2215" spans="1:3">
       <c r="A2215" t="s">
         <v>2293</v>
       </c>
       <c r="B2215" t="s">
-        <v>2240</v>
+        <v>2225</v>
       </c>
       <c r="C2215" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2216" spans="1:3">
       <c r="A2216" t="s">
         <v>2294</v>
       </c>
       <c r="B2216" t="s">
         <v>2248</v>
       </c>
       <c r="C2216" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2217" spans="1:3">
       <c r="A2217" t="s">
         <v>2295</v>
       </c>
       <c r="B2217" t="s">
         <v>1666</v>
       </c>
       <c r="C2217" t="s">
         <v>16</v>