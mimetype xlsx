--- v0 (2025-12-14)
+++ v1 (2026-08-06)
@@ -36,483 +36,483 @@
   <si>
     <t>产品料号</t>
   </si>
   <si>
     <t>规格尺寸</t>
   </si>
   <si>
     <t>直流工作电压(V)</t>
   </si>
   <si>
     <t>交流工作电压（V)</t>
   </si>
   <si>
     <t>压敏电压（V)</t>
   </si>
   <si>
     <t>峰值电流（A)</t>
   </si>
   <si>
     <t>电容量 （pF）</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
+    <t>APV453215E160PKT</t>
+  </si>
+  <si>
+    <t>453215</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>11.3</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>APV453215E180PKT</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>12.7</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>APV453215E220PKT</t>
+  </si>
+  <si>
+    <t>15.6</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>APV453215E240PKT</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>APV453215E260PKT</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>18.4</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>APV453215E300PKT</t>
+  </si>
+  <si>
+    <t>21.2</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>APV453215E330PKT</t>
+  </si>
+  <si>
+    <t>23.3</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>APV453215E380PKT</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
     <t>APV453215E420PKT</t>
   </si>
   <si>
-    <t>453215</t>
-[...7 lines deleted...]
-  <si>
     <t>56</t>
   </si>
   <si>
-    <t>500</t>
-[...1 lines deleted...]
-  <si>
     <t>1000</t>
   </si>
   <si>
-    <t>APV453215E380PKT</t>
-[...52 lines deleted...]
-  <si>
     <t>APV453215E480PKT</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>APV453215E240PKT</t>
-[...47 lines deleted...]
-    <t>1800</t>
+    <t>APV322513E180PKT</t>
+  </si>
+  <si>
+    <t>322513</t>
+  </si>
+  <si>
+    <t>280</t>
   </si>
   <si>
     <t>APV322513E220PKT</t>
   </si>
   <si>
-    <t>322513</t>
-[...5 lines deleted...]
-    <t>APV322513E180PKT</t>
+    <t>APV322513E240PKT</t>
   </si>
   <si>
     <t>APV322513E260PKT</t>
   </si>
   <si>
+    <t>APV322513E300PKT</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>APV322513E330PKT</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>APV322513E380PKT</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>APV322513E420PKT</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>APV322513E450PKT</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
     <t>APV322513E480PKT</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>APV322513E450PKT</t>
-[...35 lines deleted...]
-    <t>APV322513E240PKT</t>
+    <t>APV321611G160PKT</t>
+  </si>
+  <si>
+    <t>321611</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>APV321611G180PKT</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>APV321611G220PKT</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>APV321611G240PKT</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>APV321611G260PKT</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>APV321611G300PKT</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>APV321611G330PKT</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>APV321611G380PKT</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>APV321611G420PKT</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>APV321611G480PKT</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>APV321611E160PKT</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>APV321611E180PKT</t>
+  </si>
+  <si>
+    <t>APV321611E220PKT</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>APV321611E240PKT</t>
+  </si>
+  <si>
+    <t>APV321611E260PKT</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>APV321611E300PKT</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>APV321611E330PKT</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>APV321611E380PKT</t>
+  </si>
+  <si>
+    <t>310</t>
   </si>
   <si>
     <t>APV321611E420PKT</t>
   </si>
   <si>
-    <t>321611</t>
-[...4 lines deleted...]
-  <si>
     <t>260</t>
   </si>
   <si>
     <t>APV321611E480PKT</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>APV321611G160PKT</t>
-[...98 lines deleted...]
-    <t>310</t>
+    <t>APV201209G160PKT</t>
+  </si>
+  <si>
+    <t>201209</t>
   </si>
   <si>
     <t>APV201209G180PKT</t>
   </si>
   <si>
-    <t>201209</t>
-[...1 lines deleted...]
-  <si>
     <t>210</t>
   </si>
   <si>
+    <t>APV201209G220PKT</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>APV201209G240PKT</t>
+  </si>
+  <si>
+    <t>APV201209G260PKT</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>APV201209G300PKT</t>
+  </si>
+  <si>
+    <t>APV201209G330PKT</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>APV201209G380PKT</t>
+  </si>
+  <si>
+    <t>APV201209G420PKT</t>
+  </si>
+  <si>
+    <t>APV201209G480PKT</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>APV201209E160PKT</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>APV201209E180PKT</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>APV201209E220PKT</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>APV201209E240PKT</t>
+  </si>
+  <si>
+    <t>APV201209E260PKT</t>
+  </si>
+  <si>
     <t>APV201209E300PKT</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>APV201209E330PKT</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>APV201209E260PKT</t>
-[...59 lines deleted...]
-    <t>APV201209G160PKT</t>
+    <t>APV160808G160PKT</t>
+  </si>
+  <si>
+    <t>160808</t>
+  </si>
+  <si>
+    <t>20</t>
   </si>
   <si>
     <t>APV160808G180PKT</t>
   </si>
   <si>
-    <t>160808</t>
-[...5 lines deleted...]
-    <t>APV160808G160PKT</t>
+    <t>APV160808G220PKT</t>
+  </si>
+  <si>
+    <t>APV160808G240PKT</t>
+  </si>
+  <si>
+    <t>APV160808G260PKT</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>APV160808G300PKT</t>
   </si>
   <si>
     <t>APV160808G330PKT</t>
-  </si>
-[...13 lines deleted...]
-    <t>APV160808G220PKT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -890,1466 +890,1466 @@
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
         <v>39</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>57</v>
       </c>
       <c r="G15" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>57</v>
       </c>
       <c r="G17" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
       <c r="G18" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>57</v>
       </c>
       <c r="G19" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
         <v>57</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
       <c r="G21" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
       <c r="G22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>77</v>
       </c>
       <c r="G23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F26" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G26" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G27" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D28" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E28" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F28" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G28" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D29" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G29" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
         <v>22</v>
       </c>
       <c r="E30" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F30" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G30" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D31" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G31" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>76</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="G32" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="G33" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>76</v>
       </c>
       <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>21</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>22</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>76</v>
       </c>
       <c r="C35" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="D35" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="F35" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="G35" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D36" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F36" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G36" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>76</v>
       </c>
       <c r="C37" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" t="s">
         <v>39</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>40</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G38" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D39" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="E39" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>76</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D40" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="F40" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="G40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>113</v>
       </c>
       <c r="B41" t="s">
         <v>76</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="G41" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>115</v>
       </c>
       <c r="B42" t="s">
         <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G42" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="G43" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" t="s">
         <v>21</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>22</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="G44" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D45" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F45" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="G45" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D46" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="F46" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="G46" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F47" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="G47" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="D48" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="E48" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="F48" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="G48" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>116</v>
       </c>
       <c r="C49" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D49" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E49" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F49" t="s">
         <v>77</v>
       </c>
       <c r="G49" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>116</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="F50" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G50" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>116</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="F51" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G51" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>116</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="G52" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>116</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="G53" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>116</v>
       </c>
       <c r="C54" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F54" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="G54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>116</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D55" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="F55" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="G55" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D56" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="F56" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="G56" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>116</v>
       </c>
       <c r="C57" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D57" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E57" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F57" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="G57" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D58" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E58" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F58" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="G58" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>145</v>
       </c>
       <c r="G59" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>144</v>
       </c>
       <c r="C60" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>145</v>
       </c>
       <c r="G60" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>144</v>
       </c>
       <c r="C61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" t="s">
         <v>21</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>145</v>
       </c>
       <c r="G61" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>144</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F62" t="s">
         <v>145</v>
       </c>
       <c r="G62" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>149</v>
       </c>
       <c r="B63" t="s">
         <v>144</v>
       </c>
       <c r="C63" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D63" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F63" t="s">
         <v>145</v>
       </c>
       <c r="G63" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>151</v>
       </c>
       <c r="B64" t="s">
         <v>144</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D64" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E64" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F64" t="s">
         <v>145</v>
       </c>
       <c r="G64" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>144</v>
       </c>
       <c r="C65" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="D65" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E65" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F65" t="s">
         <v>145</v>
       </c>
       <c r="G65" t="s">
-        <v>95</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>