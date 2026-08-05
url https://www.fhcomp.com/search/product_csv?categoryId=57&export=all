--- v0 (2025-10-31)
+++ v1 (2026-08-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="68">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>寿命</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
@@ -99,90 +99,102 @@
   <si>
     <t>8332LEM1835AVN93B0</t>
   </si>
   <si>
     <t>3300μF</t>
   </si>
   <si>
     <t>Φ18×35mm</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>8182LEMAB35AVN93B0</t>
   </si>
   <si>
     <t>1.8mF</t>
   </si>
   <si>
     <t>Φ12.5×35mm</t>
   </si>
   <si>
     <t>AB35</t>
   </si>
   <si>
+    <t>8102LFMAB30AVN93B0</t>
+  </si>
+  <si>
+    <t>1mF</t>
+  </si>
+  <si>
+    <t>Φ12.5×30mm</t>
+  </si>
+  <si>
+    <t>50V</t>
+  </si>
+  <si>
+    <t>AB30</t>
+  </si>
+  <si>
     <t>8102LEMAB25AVN93B0</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
     <t>Φ12.5×25mm</t>
   </si>
   <si>
     <t>AB25</t>
   </si>
   <si>
     <t>8102LEMAB20AVN93B0</t>
   </si>
   <si>
     <t>Φ12.5×20mm</t>
   </si>
   <si>
     <t>AB20</t>
   </si>
   <si>
     <t>8561LEM1020AVN93B0</t>
   </si>
   <si>
     <t>560μF</t>
   </si>
   <si>
     <t>Φ10×20mm</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>8471LFMAB25AVN93B0</t>
   </si>
   <si>
     <t>470μF</t>
-  </si>
-[...1 lines deleted...]
-    <t>50V</t>
   </si>
   <si>
     <t>8471LDM1020AVN93B0</t>
   </si>
   <si>
     <t>25V</t>
   </si>
   <si>
     <t>8331LEM1016AVN93E0</t>
   </si>
   <si>
     <t>330μF</t>
   </si>
   <si>
     <t>Φ10×16mm</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>8221LHM1020AVN93B0</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
@@ -537,51 +549,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -691,320 +703,349 @@
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N5">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G8" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="N8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G9" t="s">
         <v>19</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="N9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>19</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
         <v>19</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="N11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>58</v>
       </c>
       <c r="N13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" t="s">
         <v>62</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="H14" t="s">
+      <c r="N14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" t="s">
         <v>63</v>
       </c>
-      <c r="N14">
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+      <c r="N15">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">