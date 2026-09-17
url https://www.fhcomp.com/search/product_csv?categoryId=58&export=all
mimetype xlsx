--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -114,50 +114,53 @@
   <si>
     <t>RS-05000JT</t>
   </si>
   <si>
     <t>1/8W</t>
   </si>
   <si>
     <t>0805</t>
   </si>
   <si>
     <t>RS05000JTG</t>
   </si>
   <si>
     <t>RS-05000JT13</t>
   </si>
   <si>
     <t>RS-03000JT</t>
   </si>
   <si>
     <t>1/10W</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
+    <t>RS-03000JB</t>
+  </si>
+  <si>
     <t>RS03000JTG</t>
   </si>
   <si>
     <t>RS-03000JT13</t>
   </si>
   <si>
     <t>RC-02000JT</t>
   </si>
   <si>
     <t>1/16W</t>
   </si>
   <si>
     <t>0402</t>
   </si>
   <si>
     <t>RC02000JTG</t>
   </si>
   <si>
     <t>RC-02000JT13</t>
   </si>
   <si>
     <t>RC-01000JT</t>
   </si>
   <si>
     <t>RC01000JTG</t>
@@ -192,69 +195,66 @@
   <si>
     <t>RS-06000FT</t>
   </si>
   <si>
     <t>RS06000FTG</t>
   </si>
   <si>
     <t>RS-05000FT</t>
   </si>
   <si>
     <t>RS-05000FT13</t>
   </si>
   <si>
     <t>RS05000FTG</t>
   </si>
   <si>
     <t>RS-03000FT</t>
   </si>
   <si>
     <t>RS03000FTG</t>
   </si>
   <si>
     <t>RS-03000FT13</t>
   </si>
   <si>
+    <t>RC-02000FT</t>
+  </si>
+  <si>
+    <t>RC-02000FT13</t>
+  </si>
+  <si>
     <t>RC02000FTG</t>
   </si>
   <si>
-    <t>RC-02000FT</t>
-[...4 lines deleted...]
-  <si>
     <t>RC-01000FT</t>
   </si>
   <si>
     <t>≤35mΩ</t>
   </si>
   <si>
     <t>RC-005000FT</t>
-  </si>
-[...1 lines deleted...]
-    <t>RS-03000JB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -832,597 +832,597 @@
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="G23" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
         <v>51</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>22</v>
       </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
       <c r="E26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
       <c r="E28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
       <c r="G28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="E29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F31" t="s">
         <v>33</v>
       </c>
       <c r="G31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F32" t="s">
         <v>33</v>
       </c>
       <c r="G32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F33" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34" t="s">
         <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="E36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F36" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="G36" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>50</v>
+      </c>
+      <c r="F37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" t="s">
         <v>65</v>
-      </c>
-[...16 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="F38" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>