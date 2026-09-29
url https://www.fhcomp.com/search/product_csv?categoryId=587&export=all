--- v1 (2026-07-01)
+++ v2 (2026-09-29)
@@ -363,74 +363,74 @@
   <si>
     <t>0201CQ120G500NT</t>
   </si>
   <si>
     <t>0603CQ100J500NT</t>
   </si>
   <si>
     <t>10pF</t>
   </si>
   <si>
     <t>0201CQ100J500NT</t>
   </si>
   <si>
     <t>AM01CQ100J500NT</t>
   </si>
   <si>
     <t>automotive</t>
   </si>
   <si>
     <t>0201CQ100G500NT</t>
   </si>
   <si>
     <t>0201CQ100G250NT</t>
   </si>
   <si>
+    <t>0402CQ8R2C500NT</t>
+  </si>
+  <si>
+    <t>8.2pF</t>
+  </si>
+  <si>
+    <t>±0.25pF</t>
+  </si>
+  <si>
+    <t>0201CQ8R2C500NT</t>
+  </si>
+  <si>
+    <t>0201CQ8R2B500NT</t>
+  </si>
+  <si>
+    <t>±0.10pF</t>
+  </si>
+  <si>
+    <t>0201CQ8R2B250NT</t>
+  </si>
+  <si>
     <t>0603CQ8R2C500NT</t>
   </si>
   <si>
-    <t>8.2pF</t>
-[...19 lines deleted...]
-  <si>
     <t>0201CQ8R0C500NT</t>
   </si>
   <si>
     <t>8.0pF</t>
   </si>
   <si>
     <t>0201CQ8R0B500NT</t>
   </si>
   <si>
     <t>0603CQ6R8C500NT</t>
   </si>
   <si>
     <t>6.8pF</t>
   </si>
   <si>
     <t>0201CQ6R8C500NT</t>
   </si>
   <si>
     <t>0603CQ6R8B500NT</t>
   </si>
   <si>
     <t>0201CQ6R8B500NT</t>
   </si>
   <si>
     <t>0201CQ6R8B250NT</t>
@@ -483,63 +483,63 @@
   <si>
     <t>0201CQ4R7C500NT</t>
   </si>
   <si>
     <t>0402CQ4R7B500NT</t>
   </si>
   <si>
     <t>0201CQ4R7B500NT</t>
   </si>
   <si>
     <t>0402CQ4R7A500NT</t>
   </si>
   <si>
     <t>0201CQ4R7A500NT</t>
   </si>
   <si>
     <t>0603CQ3R9D500NT</t>
   </si>
   <si>
     <t>3.9pF</t>
   </si>
   <si>
     <t>±0.50pF</t>
   </si>
   <si>
+    <t>0402CQ3R9B500NT</t>
+  </si>
+  <si>
+    <t>0201CQ3R9B500NT</t>
+  </si>
+  <si>
+    <t>0402CQ3R9A500NT</t>
+  </si>
+  <si>
+    <t>0201CQ3R9A500NT</t>
+  </si>
+  <si>
     <t>0603CQ3R9C500NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>0201CQ3R9A500NT</t>
   </si>
   <si>
     <t>0201CQ3R6C500NT</t>
   </si>
   <si>
     <t>3.6pF</t>
   </si>
   <si>
     <t>0201CQ3R6B500NT</t>
   </si>
   <si>
     <t>0201CQ3R6A500NT</t>
   </si>
   <si>
     <t>0603CQ3R3C500NT</t>
   </si>
   <si>
     <t>3.3pF</t>
   </si>
   <si>
     <t>0603CQ3R3B500NT</t>
   </si>
   <si>
     <t>0402CQ3R3B500NT</t>
   </si>
@@ -3084,209 +3084,209 @@
       </c>
       <c r="I56" t="s">
         <v>56</v>
       </c>
       <c r="J56" t="s">
         <v>57</v>
       </c>
       <c r="K56" t="s">
         <v>58</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>117</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D57" t="s">
         <v>119</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J57" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K57" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>120</v>
       </c>
       <c r="B58" t="s">
         <v>118</v>
       </c>
       <c r="C58" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D58" t="s">
         <v>119</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>24</v>
       </c>
       <c r="I58" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J58" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K58" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" t="s">
         <v>55</v>
       </c>
       <c r="D59" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>24</v>
       </c>
       <c r="I59" t="s">
         <v>56</v>
       </c>
       <c r="J59" t="s">
         <v>57</v>
       </c>
       <c r="K59" t="s">
         <v>58</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B60" t="s">
         <v>118</v>
       </c>
       <c r="C60" t="s">
         <v>55</v>
       </c>
       <c r="D60" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I60" t="s">
         <v>56</v>
       </c>
       <c r="J60" t="s">
         <v>57</v>
       </c>
       <c r="K60" t="s">
         <v>58</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>124</v>
       </c>
       <c r="B61" t="s">
         <v>118</v>
       </c>
       <c r="C61" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D61" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I61" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J61" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K61" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>125</v>
       </c>
       <c r="B62" t="s">
         <v>126</v>
       </c>
       <c r="C62" t="s">
         <v>55</v>
       </c>
       <c r="D62" t="s">
         <v>119</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
@@ -3297,51 +3297,51 @@
       </c>
       <c r="J62" t="s">
         <v>57</v>
       </c>
       <c r="K62" t="s">
         <v>58</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>127</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" t="s">
         <v>55</v>
       </c>
       <c r="D63" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
         <v>24</v>
       </c>
       <c r="I63" t="s">
         <v>56</v>
       </c>
       <c r="J63" t="s">
         <v>57</v>
       </c>
       <c r="K63" t="s">
         <v>58</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
@@ -3402,121 +3402,121 @@
       </c>
       <c r="J65" t="s">
         <v>57</v>
       </c>
       <c r="K65" t="s">
         <v>58</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>131</v>
       </c>
       <c r="B66" t="s">
         <v>129</v>
       </c>
       <c r="C66" t="s">
         <v>29</v>
       </c>
       <c r="D66" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>24</v>
       </c>
       <c r="I66" t="s">
         <v>31</v>
       </c>
       <c r="J66" t="s">
         <v>32</v>
       </c>
       <c r="K66" t="s">
         <v>32</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>132</v>
       </c>
       <c r="B67" t="s">
         <v>129</v>
       </c>
       <c r="C67" t="s">
         <v>55</v>
       </c>
       <c r="D67" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>24</v>
       </c>
       <c r="I67" t="s">
         <v>56</v>
       </c>
       <c r="J67" t="s">
         <v>57</v>
       </c>
       <c r="K67" t="s">
         <v>58</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>133</v>
       </c>
       <c r="B68" t="s">
         <v>129</v>
       </c>
       <c r="C68" t="s">
         <v>55</v>
       </c>
       <c r="D68" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>98</v>
       </c>
       <c r="I68" t="s">
         <v>56</v>
       </c>
       <c r="J68" t="s">
         <v>57</v>
       </c>
       <c r="K68" t="s">
         <v>58</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
@@ -3577,86 +3577,86 @@
       </c>
       <c r="J70" t="s">
         <v>57</v>
       </c>
       <c r="K70" t="s">
         <v>58</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>137</v>
       </c>
       <c r="B71" t="s">
         <v>135</v>
       </c>
       <c r="C71" t="s">
         <v>29</v>
       </c>
       <c r="D71" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
         <v>31</v>
       </c>
       <c r="J71" t="s">
         <v>32</v>
       </c>
       <c r="K71" t="s">
         <v>32</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>138</v>
       </c>
       <c r="B72" t="s">
         <v>135</v>
       </c>
       <c r="C72" t="s">
         <v>55</v>
       </c>
       <c r="D72" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
         <v>56</v>
       </c>
       <c r="J72" t="s">
         <v>57</v>
       </c>
       <c r="K72" t="s">
         <v>58</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
@@ -3717,51 +3717,51 @@
       </c>
       <c r="J74" t="s">
         <v>57</v>
       </c>
       <c r="K74" t="s">
         <v>58</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>143</v>
       </c>
       <c r="B75" t="s">
         <v>142</v>
       </c>
       <c r="C75" t="s">
         <v>55</v>
       </c>
       <c r="D75" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>56</v>
       </c>
       <c r="J75" t="s">
         <v>57</v>
       </c>
       <c r="K75" t="s">
         <v>58</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
@@ -3927,86 +3927,86 @@
       </c>
       <c r="J80" t="s">
         <v>57</v>
       </c>
       <c r="K80" t="s">
         <v>58</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>150</v>
       </c>
       <c r="B81" t="s">
         <v>146</v>
       </c>
       <c r="C81" t="s">
         <v>51</v>
       </c>
       <c r="D81" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>24</v>
       </c>
       <c r="I81" t="s">
         <v>52</v>
       </c>
       <c r="J81" t="s">
         <v>53</v>
       </c>
       <c r="K81" t="s">
         <v>53</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>151</v>
       </c>
       <c r="B82" t="s">
         <v>146</v>
       </c>
       <c r="C82" t="s">
         <v>55</v>
       </c>
       <c r="D82" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
         <v>56</v>
       </c>
       <c r="J82" t="s">
         <v>57</v>
       </c>
       <c r="K82" t="s">
         <v>58</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
@@ -4099,209 +4099,209 @@
       </c>
       <c r="I85" t="s">
         <v>31</v>
       </c>
       <c r="J85" t="s">
         <v>32</v>
       </c>
       <c r="K85" t="s">
         <v>32</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>157</v>
       </c>
       <c r="B86" t="s">
         <v>155</v>
       </c>
       <c r="C86" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D86" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J86" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K86" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
         <v>158</v>
       </c>
       <c r="B87" t="s">
         <v>155</v>
       </c>
       <c r="C87" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D87" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>24</v>
       </c>
       <c r="I87" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J87" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K87" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>159</v>
       </c>
       <c r="B88" t="s">
         <v>155</v>
       </c>
       <c r="C88" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D88" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
       <c r="I88" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J88" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K88" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>160</v>
       </c>
       <c r="B89" t="s">
         <v>155</v>
       </c>
       <c r="C89" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D89" t="s">
         <v>140</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>24</v>
       </c>
       <c r="I89" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J89" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K89" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>161</v>
       </c>
       <c r="B90" t="s">
         <v>155</v>
       </c>
       <c r="C90" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D90" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
         <v>24</v>
       </c>
       <c r="I90" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J90" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K90" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>162</v>
       </c>
       <c r="B91" t="s">
         <v>163</v>
       </c>
       <c r="C91" t="s">
         <v>55</v>
       </c>
       <c r="D91" t="s">
         <v>119</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
@@ -4312,51 +4312,51 @@
       </c>
       <c r="J91" t="s">
         <v>57</v>
       </c>
       <c r="K91" t="s">
         <v>58</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>164</v>
       </c>
       <c r="B92" t="s">
         <v>163</v>
       </c>
       <c r="C92" t="s">
         <v>55</v>
       </c>
       <c r="D92" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>24</v>
       </c>
       <c r="I92" t="s">
         <v>56</v>
       </c>
       <c r="J92" t="s">
         <v>57</v>
       </c>
       <c r="K92" t="s">
         <v>58</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" t="s">
@@ -4417,121 +4417,121 @@
       </c>
       <c r="J94" t="s">
         <v>32</v>
       </c>
       <c r="K94" t="s">
         <v>32</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>168</v>
       </c>
       <c r="B95" t="s">
         <v>167</v>
       </c>
       <c r="C95" t="s">
         <v>29</v>
       </c>
       <c r="D95" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>24</v>
       </c>
       <c r="I95" t="s">
         <v>31</v>
       </c>
       <c r="J95" t="s">
         <v>32</v>
       </c>
       <c r="K95" t="s">
         <v>32</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
         <v>169</v>
       </c>
       <c r="B96" t="s">
         <v>167</v>
       </c>
       <c r="C96" t="s">
         <v>51</v>
       </c>
       <c r="D96" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>24</v>
       </c>
       <c r="I96" t="s">
         <v>52</v>
       </c>
       <c r="J96" t="s">
         <v>53</v>
       </c>
       <c r="K96" t="s">
         <v>53</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
         <v>170</v>
       </c>
       <c r="B97" t="s">
         <v>167</v>
       </c>
       <c r="C97" t="s">
         <v>55</v>
       </c>
       <c r="D97" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>24</v>
       </c>
       <c r="I97" t="s">
         <v>56</v>
       </c>
       <c r="J97" t="s">
         <v>57</v>
       </c>
       <c r="K97" t="s">
         <v>58</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
@@ -4697,121 +4697,121 @@
       </c>
       <c r="J102" t="s">
         <v>57</v>
       </c>
       <c r="K102" t="s">
         <v>58</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
         <v>177</v>
       </c>
       <c r="B103" t="s">
         <v>175</v>
       </c>
       <c r="C103" t="s">
         <v>29</v>
       </c>
       <c r="D103" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>24</v>
       </c>
       <c r="I103" t="s">
         <v>31</v>
       </c>
       <c r="J103" t="s">
         <v>32</v>
       </c>
       <c r="K103" t="s">
         <v>32</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>178</v>
       </c>
       <c r="B104" t="s">
         <v>175</v>
       </c>
       <c r="C104" t="s">
         <v>51</v>
       </c>
       <c r="D104" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>24</v>
       </c>
       <c r="I104" t="s">
         <v>52</v>
       </c>
       <c r="J104" t="s">
         <v>53</v>
       </c>
       <c r="K104" t="s">
         <v>53</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
         <v>179</v>
       </c>
       <c r="B105" t="s">
         <v>175</v>
       </c>
       <c r="C105" t="s">
         <v>55</v>
       </c>
       <c r="D105" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>24</v>
       </c>
       <c r="I105" t="s">
         <v>56</v>
       </c>
       <c r="J105" t="s">
         <v>57</v>
       </c>
       <c r="K105" t="s">
         <v>58</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
@@ -4942,121 +4942,121 @@
       </c>
       <c r="J109" t="s">
         <v>32</v>
       </c>
       <c r="K109" t="s">
         <v>32</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" t="s">
         <v>185</v>
       </c>
       <c r="B110" t="s">
         <v>184</v>
       </c>
       <c r="C110" t="s">
         <v>29</v>
       </c>
       <c r="D110" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>24</v>
       </c>
       <c r="I110" t="s">
         <v>31</v>
       </c>
       <c r="J110" t="s">
         <v>32</v>
       </c>
       <c r="K110" t="s">
         <v>32</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" t="s">
         <v>186</v>
       </c>
       <c r="B111" t="s">
         <v>184</v>
       </c>
       <c r="C111" t="s">
         <v>51</v>
       </c>
       <c r="D111" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>24</v>
       </c>
       <c r="I111" t="s">
         <v>52</v>
       </c>
       <c r="J111" t="s">
         <v>53</v>
       </c>
       <c r="K111" t="s">
         <v>53</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
         <v>187</v>
       </c>
       <c r="B112" t="s">
         <v>184</v>
       </c>
       <c r="C112" t="s">
         <v>55</v>
       </c>
       <c r="D112" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>24</v>
       </c>
       <c r="I112" t="s">
         <v>56</v>
       </c>
       <c r="J112" t="s">
         <v>57</v>
       </c>
       <c r="K112" t="s">
         <v>58</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
@@ -5117,121 +5117,121 @@
       </c>
       <c r="J114" t="s">
         <v>57</v>
       </c>
       <c r="K114" t="s">
         <v>58</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>190</v>
       </c>
       <c r="B115" t="s">
         <v>191</v>
       </c>
       <c r="C115" t="s">
         <v>29</v>
       </c>
       <c r="D115" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>24</v>
       </c>
       <c r="I115" t="s">
         <v>31</v>
       </c>
       <c r="J115" t="s">
         <v>32</v>
       </c>
       <c r="K115" t="s">
         <v>32</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>192</v>
       </c>
       <c r="B116" t="s">
         <v>191</v>
       </c>
       <c r="C116" t="s">
         <v>51</v>
       </c>
       <c r="D116" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>24</v>
       </c>
       <c r="I116" t="s">
         <v>52</v>
       </c>
       <c r="J116" t="s">
         <v>53</v>
       </c>
       <c r="K116" t="s">
         <v>53</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
         <v>193</v>
       </c>
       <c r="B117" t="s">
         <v>191</v>
       </c>
       <c r="C117" t="s">
         <v>55</v>
       </c>
       <c r="D117" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
         <v>24</v>
       </c>
       <c r="I117" t="s">
         <v>56</v>
       </c>
       <c r="J117" t="s">
         <v>57</v>
       </c>
       <c r="K117" t="s">
         <v>58</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
@@ -5327,121 +5327,121 @@
       </c>
       <c r="J120" t="s">
         <v>32</v>
       </c>
       <c r="K120" t="s">
         <v>32</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>198</v>
       </c>
       <c r="B121" t="s">
         <v>197</v>
       </c>
       <c r="C121" t="s">
         <v>29</v>
       </c>
       <c r="D121" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>24</v>
       </c>
       <c r="I121" t="s">
         <v>31</v>
       </c>
       <c r="J121" t="s">
         <v>32</v>
       </c>
       <c r="K121" t="s">
         <v>32</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>199</v>
       </c>
       <c r="B122" t="s">
         <v>197</v>
       </c>
       <c r="C122" t="s">
         <v>51</v>
       </c>
       <c r="D122" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>24</v>
       </c>
       <c r="I122" t="s">
         <v>52</v>
       </c>
       <c r="J122" t="s">
         <v>53</v>
       </c>
       <c r="K122" t="s">
         <v>53</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>200</v>
       </c>
       <c r="B123" t="s">
         <v>197</v>
       </c>
       <c r="C123" t="s">
         <v>55</v>
       </c>
       <c r="D123" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>24</v>
       </c>
       <c r="I123" t="s">
         <v>56</v>
       </c>
       <c r="J123" t="s">
         <v>57</v>
       </c>
       <c r="K123" t="s">
         <v>58</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
@@ -5502,156 +5502,156 @@
       </c>
       <c r="J125" t="s">
         <v>57</v>
       </c>
       <c r="K125" t="s">
         <v>58</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
         <v>203</v>
       </c>
       <c r="B126" t="s">
         <v>204</v>
       </c>
       <c r="C126" t="s">
         <v>29</v>
       </c>
       <c r="D126" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E126" t="s">
         <v>17</v>
       </c>
       <c r="F126" t="s">
         <v>24</v>
       </c>
       <c r="I126" t="s">
         <v>31</v>
       </c>
       <c r="J126" t="s">
         <v>32</v>
       </c>
       <c r="K126" t="s">
         <v>32</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
         <v>205</v>
       </c>
       <c r="B127" t="s">
         <v>204</v>
       </c>
       <c r="C127" t="s">
         <v>51</v>
       </c>
       <c r="D127" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
       <c r="F127" t="s">
         <v>24</v>
       </c>
       <c r="I127" t="s">
         <v>52</v>
       </c>
       <c r="J127" t="s">
         <v>53</v>
       </c>
       <c r="K127" t="s">
         <v>53</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
         <v>206</v>
       </c>
       <c r="B128" t="s">
         <v>204</v>
       </c>
       <c r="C128" t="s">
         <v>55</v>
       </c>
       <c r="D128" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" t="s">
         <v>24</v>
       </c>
       <c r="I128" t="s">
         <v>56</v>
       </c>
       <c r="J128" t="s">
         <v>57</v>
       </c>
       <c r="K128" t="s">
         <v>58</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
         <v>207</v>
       </c>
       <c r="B129" t="s">
         <v>204</v>
       </c>
       <c r="C129" t="s">
         <v>55</v>
       </c>
       <c r="D129" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
       <c r="F129" t="s">
         <v>98</v>
       </c>
       <c r="I129" t="s">
         <v>56</v>
       </c>
       <c r="J129" t="s">
         <v>57</v>
       </c>
       <c r="K129" t="s">
         <v>58</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
@@ -5782,191 +5782,191 @@
       </c>
       <c r="J133" t="s">
         <v>32</v>
       </c>
       <c r="K133" t="s">
         <v>32</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>213</v>
       </c>
       <c r="B134" t="s">
         <v>212</v>
       </c>
       <c r="C134" t="s">
         <v>15</v>
       </c>
       <c r="D134" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>24</v>
       </c>
       <c r="I134" t="s">
         <v>19</v>
       </c>
       <c r="J134" t="s">
         <v>20</v>
       </c>
       <c r="K134" t="s">
         <v>21</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>214</v>
       </c>
       <c r="B135" t="s">
         <v>212</v>
       </c>
       <c r="C135" t="s">
         <v>29</v>
       </c>
       <c r="D135" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" t="s">
         <v>24</v>
       </c>
       <c r="I135" t="s">
         <v>31</v>
       </c>
       <c r="J135" t="s">
         <v>32</v>
       </c>
       <c r="K135" t="s">
         <v>32</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>215</v>
       </c>
       <c r="B136" t="s">
         <v>212</v>
       </c>
       <c r="C136" t="s">
         <v>51</v>
       </c>
       <c r="D136" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E136" t="s">
         <v>17</v>
       </c>
       <c r="F136" t="s">
         <v>24</v>
       </c>
       <c r="I136" t="s">
         <v>52</v>
       </c>
       <c r="J136" t="s">
         <v>53</v>
       </c>
       <c r="K136" t="s">
         <v>53</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" t="s">
         <v>216</v>
       </c>
       <c r="B137" t="s">
         <v>212</v>
       </c>
       <c r="C137" t="s">
         <v>55</v>
       </c>
       <c r="D137" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>24</v>
       </c>
       <c r="I137" t="s">
         <v>56</v>
       </c>
       <c r="J137" t="s">
         <v>57</v>
       </c>
       <c r="K137" t="s">
         <v>58</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
         <v>217</v>
       </c>
       <c r="B138" t="s">
         <v>212</v>
       </c>
       <c r="C138" t="s">
         <v>55</v>
       </c>
       <c r="D138" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>98</v>
       </c>
       <c r="I138" t="s">
         <v>56</v>
       </c>
       <c r="J138" t="s">
         <v>57</v>
       </c>
       <c r="K138" t="s">
         <v>58</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" t="s">
@@ -6062,156 +6062,156 @@
       </c>
       <c r="J141" t="s">
         <v>32</v>
       </c>
       <c r="K141" t="s">
         <v>32</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
         <v>222</v>
       </c>
       <c r="B142" t="s">
         <v>221</v>
       </c>
       <c r="C142" t="s">
         <v>29</v>
       </c>
       <c r="D142" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>24</v>
       </c>
       <c r="I142" t="s">
         <v>31</v>
       </c>
       <c r="J142" t="s">
         <v>32</v>
       </c>
       <c r="K142" t="s">
         <v>32</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>223</v>
       </c>
       <c r="B143" t="s">
         <v>221</v>
       </c>
       <c r="C143" t="s">
         <v>51</v>
       </c>
       <c r="D143" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E143" t="s">
         <v>17</v>
       </c>
       <c r="F143" t="s">
         <v>24</v>
       </c>
       <c r="I143" t="s">
         <v>52</v>
       </c>
       <c r="J143" t="s">
         <v>53</v>
       </c>
       <c r="K143" t="s">
         <v>53</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" t="s">
         <v>224</v>
       </c>
       <c r="B144" t="s">
         <v>221</v>
       </c>
       <c r="C144" t="s">
         <v>55</v>
       </c>
       <c r="D144" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>24</v>
       </c>
       <c r="I144" t="s">
         <v>56</v>
       </c>
       <c r="J144" t="s">
         <v>57</v>
       </c>
       <c r="K144" t="s">
         <v>58</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
         <v>225</v>
       </c>
       <c r="B145" t="s">
         <v>221</v>
       </c>
       <c r="C145" t="s">
         <v>55</v>
       </c>
       <c r="D145" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" t="s">
         <v>98</v>
       </c>
       <c r="I145" t="s">
         <v>56</v>
       </c>
       <c r="J145" t="s">
         <v>57</v>
       </c>
       <c r="K145" t="s">
         <v>58</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
@@ -6377,121 +6377,121 @@
       </c>
       <c r="J150" t="s">
         <v>32</v>
       </c>
       <c r="K150" t="s">
         <v>32</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" t="s">
         <v>232</v>
       </c>
       <c r="B151" t="s">
         <v>229</v>
       </c>
       <c r="C151" t="s">
         <v>29</v>
       </c>
       <c r="D151" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>24</v>
       </c>
       <c r="I151" t="s">
         <v>31</v>
       </c>
       <c r="J151" t="s">
         <v>32</v>
       </c>
       <c r="K151" t="s">
         <v>32</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>233</v>
       </c>
       <c r="B152" t="s">
         <v>229</v>
       </c>
       <c r="C152" t="s">
         <v>51</v>
       </c>
       <c r="D152" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>24</v>
       </c>
       <c r="I152" t="s">
         <v>52</v>
       </c>
       <c r="J152" t="s">
         <v>53</v>
       </c>
       <c r="K152" t="s">
         <v>53</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
         <v>234</v>
       </c>
       <c r="B153" t="s">
         <v>229</v>
       </c>
       <c r="C153" t="s">
         <v>55</v>
       </c>
       <c r="D153" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>24</v>
       </c>
       <c r="I153" t="s">
         <v>56</v>
       </c>
       <c r="J153" t="s">
         <v>57</v>
       </c>
       <c r="K153" t="s">
         <v>58</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
@@ -6622,121 +6622,121 @@
       </c>
       <c r="J157" t="s">
         <v>32</v>
       </c>
       <c r="K157" t="s">
         <v>32</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" t="s">
         <v>240</v>
       </c>
       <c r="B158" t="s">
         <v>239</v>
       </c>
       <c r="C158" t="s">
         <v>29</v>
       </c>
       <c r="D158" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E158" t="s">
         <v>17</v>
       </c>
       <c r="F158" t="s">
         <v>24</v>
       </c>
       <c r="I158" t="s">
         <v>31</v>
       </c>
       <c r="J158" t="s">
         <v>32</v>
       </c>
       <c r="K158" t="s">
         <v>32</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
         <v>241</v>
       </c>
       <c r="B159" t="s">
         <v>239</v>
       </c>
       <c r="C159" t="s">
         <v>51</v>
       </c>
       <c r="D159" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E159" t="s">
         <v>17</v>
       </c>
       <c r="F159" t="s">
         <v>24</v>
       </c>
       <c r="I159" t="s">
         <v>52</v>
       </c>
       <c r="J159" t="s">
         <v>53</v>
       </c>
       <c r="K159" t="s">
         <v>53</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>242</v>
       </c>
       <c r="B160" t="s">
         <v>239</v>
       </c>
       <c r="C160" t="s">
         <v>55</v>
       </c>
       <c r="D160" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E160" t="s">
         <v>17</v>
       </c>
       <c r="F160" t="s">
         <v>24</v>
       </c>
       <c r="I160" t="s">
         <v>56</v>
       </c>
       <c r="J160" t="s">
         <v>57</v>
       </c>
       <c r="K160" t="s">
         <v>58</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
@@ -6797,51 +6797,51 @@
       </c>
       <c r="J162" t="s">
         <v>57</v>
       </c>
       <c r="K162" t="s">
         <v>58</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" t="s">
         <v>245</v>
       </c>
       <c r="B163" t="s">
         <v>246</v>
       </c>
       <c r="C163" t="s">
         <v>55</v>
       </c>
       <c r="D163" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E163" t="s">
         <v>17</v>
       </c>
       <c r="F163" t="s">
         <v>24</v>
       </c>
       <c r="I163" t="s">
         <v>56</v>
       </c>
       <c r="J163" t="s">
         <v>57</v>
       </c>
       <c r="K163" t="s">
         <v>58</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
@@ -6902,51 +6902,51 @@
       </c>
       <c r="J165" t="s">
         <v>57</v>
       </c>
       <c r="K165" t="s">
         <v>58</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" t="s">
         <v>249</v>
       </c>
       <c r="B166" t="s">
         <v>250</v>
       </c>
       <c r="C166" t="s">
         <v>51</v>
       </c>
       <c r="D166" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
       <c r="F166" t="s">
         <v>24</v>
       </c>
       <c r="I166" t="s">
         <v>52</v>
       </c>
       <c r="J166" t="s">
         <v>53</v>
       </c>
       <c r="K166" t="s">
         <v>53</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" t="s">