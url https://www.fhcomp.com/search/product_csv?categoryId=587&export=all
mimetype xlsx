--- v0 (2025-12-14)
+++ v1 (2026-07-01)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1714" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1674" uniqueCount="252">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量</t>
   </si>
   <si>
     <t>尺寸(英制)</t>
   </si>
   <si>
     <t>公差</t>
   </si>
   <si>
     <t>温度特性</t>
   </si>
   <si>
     <t>额定电压</t>
   </si>
   <si>
     <t>应用场景</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
@@ -348,59 +348,59 @@
   <si>
     <t>0201CQ150J250NT</t>
   </si>
   <si>
     <t>0201CQ150G500NT</t>
   </si>
   <si>
     <t>0603CQ120J500NT</t>
   </si>
   <si>
     <t>12pF</t>
   </si>
   <si>
     <t>0201CQ120J500NT</t>
   </si>
   <si>
     <t>0201CQ120G500NT</t>
   </si>
   <si>
     <t>0603CQ100J500NT</t>
   </si>
   <si>
     <t>10pF</t>
   </si>
   <si>
+    <t>0201CQ100J500NT</t>
+  </si>
+  <si>
     <t>AM01CQ100J500NT</t>
   </si>
   <si>
     <t>automotive</t>
   </si>
   <si>
-    <t>0201CQ100J500NT</t>
-[...1 lines deleted...]
-  <si>
     <t>0201CQ100G500NT</t>
   </si>
   <si>
     <t>0201CQ100G250NT</t>
   </si>
   <si>
     <t>0603CQ8R2C500NT</t>
   </si>
   <si>
     <t>8.2pF</t>
   </si>
   <si>
     <t>±0.25pF</t>
   </si>
   <si>
     <t>0402CQ8R2C500NT</t>
   </si>
   <si>
     <t>0201CQ8R2C500NT</t>
   </si>
   <si>
     <t>0201CQ8R2B500NT</t>
   </si>
   <si>
     <t>±0.10pF</t>
@@ -414,56 +414,50 @@
   <si>
     <t>8.0pF</t>
   </si>
   <si>
     <t>0201CQ8R0B500NT</t>
   </si>
   <si>
     <t>0603CQ6R8C500NT</t>
   </si>
   <si>
     <t>6.8pF</t>
   </si>
   <si>
     <t>0201CQ6R8C500NT</t>
   </si>
   <si>
     <t>0603CQ6R8B500NT</t>
   </si>
   <si>
     <t>0201CQ6R8B500NT</t>
   </si>
   <si>
     <t>0201CQ6R8B250NT</t>
   </si>
   <si>
-    <t>0201CQ6R8B250NB</t>
-[...4 lines deleted...]
-  <si>
     <t>0603CQ5R6C500NT</t>
   </si>
   <si>
     <t>5.6pF</t>
   </si>
   <si>
     <t>0201CQ5R6C500NT</t>
   </si>
   <si>
     <t>0603CQ5R6B500NT</t>
   </si>
   <si>
     <t>0201CQ5R6B500NT</t>
   </si>
   <si>
     <t>0201CQ5R6A500NT</t>
   </si>
   <si>
     <t>±0.05pF</t>
   </si>
   <si>
     <t>0201CQ5R0C500NT</t>
   </si>
   <si>
     <t>5.0pF</t>
@@ -651,108 +645,99 @@
   <si>
     <t>0603CQ1R8B500NT</t>
   </si>
   <si>
     <t>1.8pF</t>
   </si>
   <si>
     <t>0402CQ1R8B500NT</t>
   </si>
   <si>
     <t>0201CQ1R8B500NT</t>
   </si>
   <si>
     <t>0201CQ1R8B250NT</t>
   </si>
   <si>
     <t>0402CQ1R8A500NT</t>
   </si>
   <si>
     <t>0201CQ1R8A500NT</t>
   </si>
   <si>
     <t>0201CQ1R8A250NT</t>
   </si>
   <si>
-    <t>0201CQ1R8B250NB</t>
-[...1 lines deleted...]
-  <si>
     <t>0603CQ1R5C500NT</t>
   </si>
   <si>
     <t>1.5pF</t>
   </si>
   <si>
     <t>0805CQ1R5B500NT</t>
   </si>
   <si>
     <t>0603CQ1R5B500NT</t>
   </si>
   <si>
     <t>0402CQ1R5B500NT</t>
   </si>
   <si>
     <t>0201CQ1R5B500NT</t>
   </si>
   <si>
     <t>0201CQ1R5B250NT</t>
   </si>
   <si>
     <t>0402CQ1R5A500NT</t>
   </si>
   <si>
     <t>0201CQ1R5A500NT</t>
   </si>
   <si>
-    <t>0201CQ1R5B250NB</t>
-[...1 lines deleted...]
-  <si>
     <t>0603CQ1R2C500NT</t>
   </si>
   <si>
     <t>1.2pF</t>
   </si>
   <si>
     <t>0603CQ1R2B500NT</t>
   </si>
   <si>
     <t>0402CQ1R2B500NT</t>
   </si>
   <si>
     <t>0201CQ1R2B500NT</t>
   </si>
   <si>
     <t>0201CQ1R2B250NT</t>
   </si>
   <si>
     <t>0402CQ1R2A500NT</t>
   </si>
   <si>
     <t>0201CQ1R2A500NT</t>
-  </si>
-[...1 lines deleted...]
-    <t>0201CQ1R2B250NB</t>
   </si>
   <si>
     <t>0603CQ1R0C500NT</t>
   </si>
   <si>
     <t>1.0pF</t>
   </si>
   <si>
     <t>0402CQ1R0C500NT</t>
   </si>
   <si>
     <t>0603CQ1R0C250NT</t>
   </si>
   <si>
     <t>0603CQ1R0B500NT</t>
   </si>
   <si>
     <t>0402CQ1R0B500NT</t>
   </si>
   <si>
     <t>0201CQ1R0B500NT</t>
   </si>
   <si>
     <t>0402CQ1R0A500NT</t>
   </si>
@@ -1116,51 +1101,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M171"/>
+  <dimension ref="A1:M167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2967,99 +2952,99 @@
         <v>0</v>
       </c>
       <c r="M52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>112</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53" t="s">
         <v>55</v>
       </c>
       <c r="D53" t="s">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>24</v>
       </c>
-      <c r="G53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53" t="s">
         <v>56</v>
       </c>
       <c r="J53" t="s">
         <v>57</v>
       </c>
       <c r="K53" t="s">
         <v>58</v>
       </c>
       <c r="L53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B54" t="s">
         <v>111</v>
       </c>
       <c r="C54" t="s">
         <v>55</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>24</v>
       </c>
+      <c r="G54" t="s">
+        <v>114</v>
+      </c>
       <c r="I54" t="s">
         <v>56</v>
       </c>
       <c r="J54" t="s">
         <v>57</v>
       </c>
       <c r="K54" t="s">
         <v>58</v>
       </c>
       <c r="L54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M54" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>115</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" t="s">
         <v>55</v>
       </c>
       <c r="D55" t="s">
         <v>81</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>24</v>
       </c>
       <c r="I55" t="s">
@@ -3516,3647 +3501,3507 @@
       </c>
       <c r="F68" t="s">
         <v>98</v>
       </c>
       <c r="I68" t="s">
         <v>56</v>
       </c>
       <c r="J68" t="s">
         <v>57</v>
       </c>
       <c r="K68" t="s">
         <v>58</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>134</v>
       </c>
       <c r="B69" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C69" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D69" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I69" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J69" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K69" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>136</v>
       </c>
       <c r="B70" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C70" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D70" t="s">
         <v>119</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>24</v>
       </c>
       <c r="I70" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J70" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K70" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B71" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C71" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D71" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J71" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K71" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B72" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C72" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D72" t="s">
         <v>123</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" t="s">
         <v>24</v>
       </c>
       <c r="I72" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J72" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K72" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
+        <v>139</v>
+      </c>
+      <c r="B73" t="s">
+        <v>135</v>
+      </c>
+      <c r="C73" t="s">
+        <v>55</v>
+      </c>
+      <c r="D73" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
       <c r="I73" t="s">
         <v>56</v>
       </c>
       <c r="J73" t="s">
         <v>57</v>
       </c>
       <c r="K73" t="s">
         <v>58</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>141</v>
       </c>
       <c r="B74" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C74" t="s">
         <v>55</v>
       </c>
       <c r="D74" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>24</v>
       </c>
       <c r="I74" t="s">
         <v>56</v>
       </c>
       <c r="J74" t="s">
         <v>57</v>
       </c>
       <c r="K74" t="s">
         <v>58</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>143</v>
       </c>
       <c r="B75" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C75" t="s">
         <v>55</v>
       </c>
       <c r="D75" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>24</v>
       </c>
       <c r="I75" t="s">
         <v>56</v>
       </c>
       <c r="J75" t="s">
         <v>57</v>
       </c>
       <c r="K75" t="s">
         <v>58</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B76" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C76" t="s">
         <v>55</v>
       </c>
       <c r="D76" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E76" t="s">
         <v>17</v>
       </c>
       <c r="F76" t="s">
         <v>24</v>
       </c>
       <c r="I76" t="s">
         <v>56</v>
       </c>
       <c r="J76" t="s">
         <v>57</v>
       </c>
       <c r="K76" t="s">
         <v>58</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
+        <v>145</v>
+      </c>
+      <c r="B77" t="s">
         <v>146</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D77" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="I77" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J77" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K77" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>147</v>
       </c>
       <c r="B78" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C78" t="s">
         <v>29</v>
       </c>
       <c r="D78" t="s">
         <v>119</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="I78" t="s">
         <v>31</v>
       </c>
       <c r="J78" t="s">
         <v>32</v>
       </c>
       <c r="K78" t="s">
         <v>32</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B79" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C79" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D79" t="s">
         <v>119</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>24</v>
       </c>
       <c r="I79" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J79" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K79" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B80" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C80" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D80" t="s">
         <v>119</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" t="s">
         <v>24</v>
       </c>
       <c r="I80" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J80" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K80" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B81" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C81" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D81" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>24</v>
       </c>
       <c r="I81" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J81" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K81" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B82" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C82" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D82" t="s">
         <v>123</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J82" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K82" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B83" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C83" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D83" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>24</v>
       </c>
       <c r="I83" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J83" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K83" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B84" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C84" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D84" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>24</v>
       </c>
       <c r="I84" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J84" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K84" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
+        <v>154</v>
+      </c>
+      <c r="B85" t="s">
         <v>155</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D85" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J85" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K85" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B86" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C86" t="s">
         <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>158</v>
+        <v>119</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" t="s">
         <v>24</v>
       </c>
       <c r="I86" t="s">
         <v>31</v>
       </c>
       <c r="J86" t="s">
         <v>32</v>
       </c>
       <c r="K86" t="s">
         <v>32</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B87" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C87" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D87" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>24</v>
       </c>
       <c r="I87" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J87" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K87" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B88" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C88" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D88" t="s">
         <v>123</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
       <c r="I88" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J88" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K88" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B89" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C89" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D89" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>24</v>
       </c>
       <c r="I89" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J89" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K89" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C90" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D90" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
         <v>24</v>
       </c>
       <c r="I90" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J90" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K90" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
+        <v>162</v>
+      </c>
+      <c r="B91" t="s">
         <v>163</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" t="s">
         <v>55</v>
       </c>
       <c r="D91" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>24</v>
       </c>
       <c r="I91" t="s">
         <v>56</v>
       </c>
       <c r="J91" t="s">
         <v>57</v>
       </c>
       <c r="K91" t="s">
         <v>58</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>164</v>
       </c>
       <c r="B92" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C92" t="s">
         <v>55</v>
       </c>
       <c r="D92" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>24</v>
       </c>
       <c r="I92" t="s">
         <v>56</v>
       </c>
       <c r="J92" t="s">
         <v>57</v>
       </c>
       <c r="K92" t="s">
         <v>58</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B93" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C93" t="s">
         <v>55</v>
       </c>
       <c r="D93" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
       <c r="I93" t="s">
         <v>56</v>
       </c>
       <c r="J93" t="s">
         <v>57</v>
       </c>
       <c r="K93" t="s">
         <v>58</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" t="s">
+        <v>166</v>
+      </c>
+      <c r="B94" t="s">
         <v>167</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D94" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
       <c r="F94" t="s">
         <v>24</v>
       </c>
       <c r="I94" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J94" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K94" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>168</v>
       </c>
       <c r="B95" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C95" t="s">
         <v>29</v>
       </c>
       <c r="D95" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>24</v>
       </c>
       <c r="I95" t="s">
         <v>31</v>
       </c>
       <c r="J95" t="s">
         <v>32</v>
       </c>
       <c r="K95" t="s">
         <v>32</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B96" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C96" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D96" t="s">
         <v>123</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" t="s">
         <v>24</v>
       </c>
       <c r="I96" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J96" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K96" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B97" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C97" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D97" t="s">
         <v>123</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" t="s">
         <v>24</v>
       </c>
       <c r="I97" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J97" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K97" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B98" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C98" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D98" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>24</v>
       </c>
       <c r="I98" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J98" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K98" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B99" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C99" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D99" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>24</v>
       </c>
       <c r="I99" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J99" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K99" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B100" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C100" t="s">
         <v>55</v>
       </c>
       <c r="D100" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I100" t="s">
         <v>56</v>
       </c>
       <c r="J100" t="s">
         <v>57</v>
       </c>
       <c r="K100" t="s">
         <v>58</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
+        <v>174</v>
+      </c>
+      <c r="B101" t="s">
         <v>175</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D101" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I101" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J101" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K101" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
         <v>176</v>
       </c>
       <c r="B102" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C102" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D102" t="s">
         <v>119</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" t="s">
         <v>24</v>
       </c>
       <c r="I102" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J102" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K102" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B103" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C103" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D103" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>24</v>
       </c>
       <c r="I103" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J103" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K103" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B104" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C104" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D104" t="s">
         <v>123</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>24</v>
       </c>
       <c r="I104" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J104" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K104" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B105" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C105" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D105" t="s">
         <v>123</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>24</v>
       </c>
       <c r="I105" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J105" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K105" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B106" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C106" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D106" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>24</v>
       </c>
       <c r="I106" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J106" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K106" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B107" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C107" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D107" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>24</v>
       </c>
       <c r="I107" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J107" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K107" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B108" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C108" t="s">
         <v>55</v>
       </c>
       <c r="D108" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I108" t="s">
         <v>56</v>
       </c>
       <c r="J108" t="s">
         <v>57</v>
       </c>
       <c r="K108" t="s">
         <v>58</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" t="s">
+        <v>183</v>
+      </c>
+      <c r="B109" t="s">
         <v>184</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D109" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I109" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J109" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K109" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" t="s">
         <v>185</v>
       </c>
       <c r="B110" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C110" t="s">
         <v>29</v>
       </c>
       <c r="D110" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>24</v>
       </c>
       <c r="I110" t="s">
         <v>31</v>
       </c>
       <c r="J110" t="s">
         <v>32</v>
       </c>
       <c r="K110" t="s">
         <v>32</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B111" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C111" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D111" t="s">
         <v>123</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>24</v>
       </c>
       <c r="I111" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J111" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K111" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B112" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C112" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D112" t="s">
         <v>123</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" t="s">
         <v>24</v>
       </c>
       <c r="I112" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J112" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K112" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B113" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C113" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D113" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>24</v>
       </c>
       <c r="I113" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J113" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K113" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B114" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C114" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D114" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>24</v>
       </c>
       <c r="I114" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J114" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K114" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
+        <v>190</v>
+      </c>
+      <c r="B115" t="s">
         <v>191</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D115" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>24</v>
       </c>
       <c r="I115" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J115" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K115" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>192</v>
       </c>
       <c r="B116" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C116" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D116" t="s">
         <v>123</v>
       </c>
       <c r="E116" t="s">
         <v>17</v>
       </c>
       <c r="F116" t="s">
         <v>24</v>
       </c>
       <c r="I116" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J116" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K116" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B117" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C117" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D117" t="s">
         <v>123</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
         <v>24</v>
       </c>
       <c r="I117" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J117" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K117" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B118" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C118" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D118" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E118" t="s">
         <v>17</v>
       </c>
       <c r="F118" t="s">
         <v>24</v>
       </c>
       <c r="I118" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J118" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K118" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B119" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C119" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D119" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" t="s">
         <v>24</v>
       </c>
       <c r="I119" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J119" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K119" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
+        <v>196</v>
+      </c>
+      <c r="B120" t="s">
         <v>197</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D120" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" t="s">
         <v>24</v>
       </c>
       <c r="I120" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J120" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K120" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>198</v>
       </c>
       <c r="B121" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C121" t="s">
         <v>29</v>
       </c>
       <c r="D121" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>24</v>
       </c>
       <c r="I121" t="s">
         <v>31</v>
       </c>
       <c r="J121" t="s">
         <v>32</v>
       </c>
       <c r="K121" t="s">
         <v>32</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B122" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C122" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D122" t="s">
         <v>123</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>24</v>
       </c>
       <c r="I122" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J122" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K122" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B123" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C123" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D123" t="s">
         <v>123</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>24</v>
       </c>
       <c r="I123" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J123" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K123" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B124" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C124" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D124" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
         <v>24</v>
       </c>
       <c r="I124" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J124" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K124" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B125" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C125" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D125" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E125" t="s">
         <v>17</v>
       </c>
       <c r="F125" t="s">
         <v>24</v>
       </c>
       <c r="I125" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J125" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K125" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
+        <v>203</v>
+      </c>
+      <c r="B126" t="s">
         <v>204</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D126" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E126" t="s">
         <v>17</v>
       </c>
       <c r="F126" t="s">
         <v>24</v>
       </c>
       <c r="I126" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J126" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K126" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
         <v>205</v>
       </c>
       <c r="B127" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C127" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D127" t="s">
         <v>123</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
       <c r="F127" t="s">
         <v>24</v>
       </c>
       <c r="I127" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J127" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K127" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B128" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C128" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D128" t="s">
         <v>123</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" t="s">
         <v>24</v>
       </c>
       <c r="I128" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J128" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K128" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B129" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C129" t="s">
         <v>55</v>
       </c>
       <c r="D129" t="s">
         <v>123</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
       <c r="F129" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I129" t="s">
         <v>56</v>
       </c>
       <c r="J129" t="s">
         <v>57</v>
       </c>
       <c r="K129" t="s">
         <v>58</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B130" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C130" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D130" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I130" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J130" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K130" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B131" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C131" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D131" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" t="s">
         <v>24</v>
       </c>
       <c r="I131" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J131" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K131" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B132" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C132" t="s">
         <v>55</v>
       </c>
       <c r="D132" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E132" t="s">
         <v>17</v>
       </c>
       <c r="F132" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I132" t="s">
         <v>56</v>
       </c>
       <c r="J132" t="s">
         <v>57</v>
       </c>
       <c r="K132" t="s">
         <v>58</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" t="s">
+        <v>211</v>
+      </c>
+      <c r="B133" t="s">
         <v>212</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D133" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I133" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J133" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K133" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>213</v>
       </c>
       <c r="B134" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C134" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="D134" t="s">
         <v>123</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I134" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J134" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="K134" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>214</v>
       </c>
       <c r="B135" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C135" t="s">
         <v>29</v>
       </c>
       <c r="D135" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" t="s">
         <v>24</v>
       </c>
       <c r="I135" t="s">
         <v>31</v>
       </c>
       <c r="J135" t="s">
         <v>32</v>
       </c>
       <c r="K135" t="s">
         <v>32</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B136" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C136" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="D136" t="s">
         <v>123</v>
       </c>
       <c r="E136" t="s">
         <v>17</v>
       </c>
       <c r="F136" t="s">
         <v>24</v>
       </c>
       <c r="I136" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="J136" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="K136" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B137" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C137" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D137" t="s">
         <v>123</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" t="s">
         <v>24</v>
       </c>
       <c r="I137" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J137" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K137" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B138" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C138" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D138" t="s">
         <v>123</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I138" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J138" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K138" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B139" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C139" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D139" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E139" t="s">
         <v>17</v>
       </c>
       <c r="F139" t="s">
         <v>24</v>
       </c>
       <c r="I139" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J139" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K139" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B140" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C140" t="s">
         <v>55</v>
       </c>
       <c r="D140" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I140" t="s">
         <v>56</v>
       </c>
       <c r="J140" t="s">
         <v>57</v>
       </c>
       <c r="K140" t="s">
         <v>58</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
+        <v>220</v>
+      </c>
+      <c r="B141" t="s">
         <v>221</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="D141" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>24</v>
       </c>
       <c r="I141" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="J141" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="K141" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
         <v>222</v>
       </c>
       <c r="B142" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C142" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D142" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>24</v>
       </c>
       <c r="I142" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J142" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K142" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>223</v>
       </c>
       <c r="B143" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C143" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D143" t="s">
         <v>123</v>
       </c>
       <c r="E143" t="s">
         <v>17</v>
       </c>
       <c r="F143" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I143" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J143" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K143" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" t="s">
         <v>224</v>
       </c>
       <c r="B144" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C144" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D144" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>24</v>
       </c>
       <c r="I144" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J144" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K144" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B145" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C145" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D145" t="s">
         <v>123</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I145" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J145" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K145" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B146" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C146" t="s">
         <v>51</v>
       </c>
       <c r="D146" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E146" t="s">
         <v>17</v>
       </c>
       <c r="F146" t="s">
         <v>24</v>
       </c>
       <c r="I146" t="s">
         <v>52</v>
       </c>
       <c r="J146" t="s">
         <v>53</v>
       </c>
       <c r="K146" t="s">
         <v>53</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B147" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C147" t="s">
         <v>55</v>
       </c>
       <c r="D147" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
       <c r="F147" t="s">
         <v>24</v>
       </c>
       <c r="I147" t="s">
         <v>56</v>
       </c>
       <c r="J147" t="s">
         <v>57</v>
       </c>
       <c r="K147" t="s">
         <v>58</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
+        <v>228</v>
+      </c>
+      <c r="B148" t="s">
         <v>229</v>
       </c>
-      <c r="B148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D148" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I148" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J148" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K148" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
         <v>230</v>
       </c>
       <c r="B149" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C149" t="s">
         <v>51</v>
       </c>
       <c r="D149" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>24</v>
       </c>
       <c r="I149" t="s">
         <v>52</v>
       </c>
       <c r="J149" t="s">
         <v>53</v>
       </c>
       <c r="K149" t="s">
         <v>53</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" t="s">
         <v>231</v>
       </c>
       <c r="B150" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C150" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D150" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E150" t="s">
         <v>17</v>
       </c>
       <c r="F150" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I150" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J150" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K150" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" t="s">
         <v>232</v>
       </c>
       <c r="B151" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C151" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D151" t="s">
         <v>123</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I151" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J151" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K151" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>233</v>
       </c>
       <c r="B152" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C152" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D152" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" t="s">
         <v>24</v>
       </c>
       <c r="I152" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J152" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K152" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B153" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C153" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D153" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>24</v>
       </c>
       <c r="I153" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J153" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K153" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B154" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C154" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D154" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I154" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J154" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K154" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B155" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C155" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D155" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>24</v>
       </c>
       <c r="I155" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J155" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K155" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B156" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C156" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D156" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E156" t="s">
         <v>17</v>
       </c>
       <c r="F156" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I156" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J156" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K156" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" t="s">
+        <v>238</v>
+      </c>
+      <c r="B157" t="s">
         <v>239</v>
       </c>
-      <c r="B157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C157" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D157" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>24</v>
       </c>
       <c r="I157" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="J157" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="K157" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" t="s">
         <v>240</v>
       </c>
       <c r="B158" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C158" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="D158" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E158" t="s">
         <v>17</v>
       </c>
       <c r="F158" t="s">
         <v>24</v>
       </c>
       <c r="I158" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="J158" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="K158" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
         <v>241</v>
       </c>
       <c r="B159" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C159" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D159" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E159" t="s">
         <v>17</v>
       </c>
       <c r="F159" t="s">
         <v>24</v>
       </c>
       <c r="I159" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J159" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K159" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>242</v>
       </c>
       <c r="B160" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C160" t="s">
         <v>55</v>
       </c>
       <c r="D160" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E160" t="s">
         <v>17</v>
       </c>
       <c r="F160" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="I160" t="s">
         <v>56</v>
       </c>
       <c r="J160" t="s">
         <v>57</v>
       </c>
       <c r="K160" t="s">
         <v>58</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
         <v>243</v>
       </c>
       <c r="B161" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C161" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="D161" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>24</v>
       </c>
       <c r="I161" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="J161" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K161" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B162" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C162" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D162" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E162" t="s">
         <v>17</v>
       </c>
       <c r="F162" t="s">
         <v>24</v>
       </c>
       <c r="I162" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J162" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="K162" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" t="s">
+        <v>245</v>
+      </c>
+      <c r="B163" t="s">
         <v>246</v>
       </c>
-      <c r="B163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C163" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D163" t="s">
         <v>123</v>
       </c>
       <c r="E163" t="s">
         <v>17</v>
       </c>
       <c r="F163" t="s">
         <v>24</v>
       </c>
       <c r="I163" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J163" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K163" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
         <v>247</v>
       </c>
       <c r="B164" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C164" t="s">
         <v>55</v>
       </c>
       <c r="D164" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E164" t="s">
         <v>17</v>
       </c>
       <c r="F164" t="s">
         <v>24</v>
       </c>
       <c r="I164" t="s">
         <v>56</v>
       </c>
       <c r="J164" t="s">
         <v>57</v>
       </c>
       <c r="K164" t="s">
         <v>58</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" t="s">
         <v>248</v>
       </c>
       <c r="B165" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C165" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D165" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E165" t="s">
         <v>17</v>
       </c>
       <c r="F165" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="I165" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="J165" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="K165" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" t="s">
         <v>249</v>
       </c>
       <c r="B166" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="C166" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D166" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
       <c r="F166" t="s">
         <v>24</v>
       </c>
       <c r="I166" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J166" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K166" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" t="s">
+        <v>251</v>
+      </c>
+      <c r="B167" t="s">
         <v>250</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D167" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
       <c r="F167" t="s">
         <v>24</v>
       </c>
       <c r="I167" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J167" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="K167" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167" t="s">
-        <v>22</v>
-[...138 lines deleted...]
-      <c r="M171" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">