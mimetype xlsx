--- v0 (2025-11-02)
+++ v1 (2026-04-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="85">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量（F）</t>
   </si>
   <si>
     <t>容量误差范围</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>适用温度范围</t>
   </si>
   <si>
     <t>电压（V）</t>
   </si>
   <si>
     <t>直径</t>
   </si>
   <si>
     <t>高度</t>
   </si>
   <si>
@@ -1023,50 +1023,53 @@
         <v>51</v>
       </c>
       <c r="H16" t="s">
         <v>52</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>