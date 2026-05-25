--- v1 (2026-04-02)
+++ v2 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="86">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量（F）</t>
   </si>
   <si>
     <t>容量误差范围</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>适用温度范围</t>
   </si>
   <si>
     <t>电压（V）</t>
   </si>
   <si>
     <t>直径</t>
   </si>
   <si>
     <t>高度</t>
   </si>
   <si>
@@ -105,101 +105,101 @@
   <si>
     <t>-20%~+80%</t>
   </si>
   <si>
     <t>08*13mm</t>
   </si>
   <si>
     <t>3.8V</t>
   </si>
   <si>
     <t>锂离子电</t>
   </si>
   <si>
     <t>FH3R0L206M-L1225</t>
   </si>
   <si>
     <t>12*25mm</t>
   </si>
   <si>
     <t>3.0V</t>
   </si>
   <si>
     <t>FH2R7L206M-L1225-Z</t>
   </si>
   <si>
+    <t>-40℃~ 70℃</t>
+  </si>
+  <si>
     <t>FH2R7L156M-L1225-35</t>
   </si>
   <si>
     <t>15F</t>
   </si>
   <si>
     <t>FH3R8M106T-L0613</t>
   </si>
   <si>
     <t>10F</t>
   </si>
   <si>
     <t>06*13mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025</t>
   </si>
   <si>
     <t>21.0*10.0*26.0*15.5</t>
   </si>
   <si>
     <t>-40℃~+70℃</t>
   </si>
   <si>
     <t>10.0mm</t>
   </si>
   <si>
     <t>25.0mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-35</t>
   </si>
   <si>
     <t>10*25mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-Z</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-WL</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-9.0</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-WJ</t>
   </si>
   <si>
-    <t>-40℃~ 70℃</t>
-[...1 lines deleted...]
-  <si>
     <t>FH2R7L705M-L1020</t>
   </si>
   <si>
     <t>7F</t>
   </si>
   <si>
     <t>21.0*10.0*21.0*15.5</t>
   </si>
   <si>
     <t>10mm</t>
   </si>
   <si>
     <t>20mm</t>
   </si>
   <si>
     <t>FH2R7L705M-L1020-Z</t>
   </si>
   <si>
     <t>10*20mm</t>
   </si>
   <si>
     <t>FH2R7L605M-L1020</t>
   </si>
   <si>
     <t>6F</t>
@@ -207,57 +207,60 @@
   <si>
     <t>FH2R7L505M-L1020</t>
   </si>
   <si>
     <t>5F</t>
   </si>
   <si>
     <t>FH2R7L505M-L0824</t>
   </si>
   <si>
     <t>17.0*8.5*25.0*12.0</t>
   </si>
   <si>
     <t>8mm</t>
   </si>
   <si>
     <t>24mm</t>
   </si>
   <si>
     <t>FH2R7L335M-L0820</t>
   </si>
   <si>
     <t>3.3F</t>
   </si>
   <si>
+    <t>08*20mm</t>
+  </si>
+  <si>
+    <t>FH2R7L205M-L0820</t>
+  </si>
+  <si>
+    <t>2F</t>
+  </si>
+  <si>
     <t xml:space="preserve">17.0*8.5*21.0*12.0 </t>
-  </si>
-[...4 lines deleted...]
-    <t>2F</t>
   </si>
   <si>
     <t>FH2R7L105X-L0612</t>
   </si>
   <si>
     <t>1F</t>
   </si>
   <si>
     <t>-10%~+30%</t>
   </si>
   <si>
     <t>06*12mm</t>
   </si>
   <si>
     <t>FH5R5Z105M-L0813PA</t>
   </si>
   <si>
     <t>5.5V</t>
   </si>
   <si>
     <t>组合式</t>
   </si>
   <si>
     <t>FH2R7L105M-L0813</t>
   </si>
@@ -772,631 +775,634 @@
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>14</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>51</v>
       </c>
       <c r="H16" t="s">
         <v>52</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>14</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
         <v>52</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>61</v>
       </c>
       <c r="H20" t="s">
         <v>62</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>61</v>
       </c>
       <c r="H21" t="s">
         <v>52</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>61</v>
       </c>
       <c r="H22" t="s">
         <v>52</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>61</v>
       </c>
       <c r="H25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
         <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>