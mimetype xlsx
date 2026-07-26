--- v2 (2026-05-25)
+++ v3 (2026-07-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="117">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量（F）</t>
   </si>
   <si>
     <t>容量误差范围</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>适用温度范围</t>
   </si>
   <si>
     <t>电压（V）</t>
   </si>
   <si>
     <t>直径</t>
   </si>
   <si>
     <t>高度</t>
   </si>
   <si>
@@ -69,249 +69,342 @@
   <si>
     <t>结构</t>
   </si>
   <si>
     <t>FH2R7L256M-L1625</t>
   </si>
   <si>
     <t>25F</t>
   </si>
   <si>
     <t>-20%~+20%</t>
   </si>
   <si>
     <t>16*25mm</t>
   </si>
   <si>
     <t>2.7V</t>
   </si>
   <si>
     <t>引针式</t>
   </si>
   <si>
     <t>FH2R7L256M-L1625-Z</t>
   </si>
   <si>
+    <t>FH2R7L256M-L1625-</t>
+  </si>
+  <si>
+    <t>-40℃~ 70℃</t>
+  </si>
+  <si>
+    <t>FH2R7L256M-L1625-Z-</t>
+  </si>
+  <si>
     <t>FH2R7L226M-L1625</t>
   </si>
   <si>
     <t>22F</t>
   </si>
   <si>
+    <t>FH2R7L226M-L1625-</t>
+  </si>
+  <si>
     <t>FH3R8M206T-L0813</t>
   </si>
   <si>
     <t>20F</t>
   </si>
   <si>
     <t>-20%~+80%</t>
   </si>
   <si>
     <t>08*13mm</t>
   </si>
   <si>
     <t>3.8V</t>
   </si>
   <si>
     <t>锂离子电</t>
   </si>
   <si>
+    <t>FH2R7L206X-L1225-Z-</t>
+  </si>
+  <si>
+    <t>-10%~+30%</t>
+  </si>
+  <si>
+    <t>12*25mm</t>
+  </si>
+  <si>
     <t>FH3R0L206M-L1225</t>
   </si>
   <si>
-    <t>12*25mm</t>
-[...1 lines deleted...]
-  <si>
     <t>3.0V</t>
   </si>
   <si>
+    <t>FH3R0L206M-L1225-</t>
+  </si>
+  <si>
     <t>FH2R7L206M-L1225-Z</t>
   </si>
   <si>
-    <t>-40℃~ 70℃</t>
-[...1 lines deleted...]
-  <si>
     <t>FH2R7L156M-L1225-35</t>
   </si>
   <si>
     <t>15F</t>
   </si>
   <si>
+    <t>FH2R7L156M-L1225-35-</t>
+  </si>
+  <si>
+    <t>FH2R7L156M-L1225-WJ-</t>
+  </si>
+  <si>
     <t>FH3R8M106T-L0613</t>
   </si>
   <si>
     <t>10F</t>
   </si>
   <si>
     <t>06*13mm</t>
   </si>
   <si>
+    <t>FH5R5Z106M-L1625PA-</t>
+  </si>
+  <si>
+    <t>5.5V</t>
+  </si>
+  <si>
+    <t>组合式</t>
+  </si>
+  <si>
     <t>FH2R7L106M-L1025</t>
   </si>
   <si>
     <t>21.0*10.0*26.0*15.5</t>
   </si>
   <si>
     <t>-40℃~+70℃</t>
   </si>
   <si>
     <t>10.0mm</t>
   </si>
   <si>
     <t>25.0mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-35</t>
   </si>
   <si>
     <t>10*25mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-Z</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-WL</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-9.0</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-WJ</t>
   </si>
   <si>
+    <t>FH2R7L106M-L1025-</t>
+  </si>
+  <si>
+    <t>FH2R7L106M-L1025-35-</t>
+  </si>
+  <si>
+    <t>FH2R7L106M-L1025-Z-</t>
+  </si>
+  <si>
+    <t>FH2R7L106M-L1025-WL-</t>
+  </si>
+  <si>
+    <t>FH2R7L106M-L1025-WJ-</t>
+  </si>
+  <si>
     <t>FH2R7L705M-L1020</t>
   </si>
   <si>
     <t>7F</t>
   </si>
   <si>
     <t>21.0*10.0*21.0*15.5</t>
   </si>
   <si>
     <t>10mm</t>
   </si>
   <si>
     <t>20mm</t>
   </si>
   <si>
     <t>FH2R7L705M-L1020-Z</t>
   </si>
   <si>
     <t>10*20mm</t>
   </si>
   <si>
+    <t>FH2R7L705M-L1020-</t>
+  </si>
+  <si>
+    <t>FH2R7L705M-L1020-Z-</t>
+  </si>
+  <si>
+    <t>FH2R7L705M-L0824-</t>
+  </si>
+  <si>
+    <t>08*24mm</t>
+  </si>
+  <si>
     <t>FH2R7L605M-L1020</t>
   </si>
   <si>
     <t>6F</t>
   </si>
   <si>
+    <t>FH5R5Z505M-L1025PA-</t>
+  </si>
+  <si>
+    <t>5F</t>
+  </si>
+  <si>
     <t>FH2R7L505M-L1020</t>
   </si>
   <si>
-    <t>5F</t>
-[...1 lines deleted...]
-  <si>
     <t>FH2R7L505M-L0824</t>
   </si>
   <si>
     <t>17.0*8.5*25.0*12.0</t>
   </si>
   <si>
     <t>8mm</t>
   </si>
   <si>
     <t>24mm</t>
   </si>
   <si>
+    <t>FH2R7L505M-L1020-</t>
+  </si>
+  <si>
+    <t>FH2R7L505M-L0824-</t>
+  </si>
+  <si>
+    <t>FH2R7L505M-L0820-</t>
+  </si>
+  <si>
+    <t>08*20mm</t>
+  </si>
+  <si>
     <t>FH2R7L335M-L0820</t>
   </si>
   <si>
     <t>3.3F</t>
   </si>
   <si>
-    <t>08*20mm</t>
+    <t>FH2R7L335M-L0820-</t>
   </si>
   <si>
     <t>FH2R7L205M-L0820</t>
   </si>
   <si>
     <t>2F</t>
   </si>
   <si>
     <t xml:space="preserve">17.0*8.5*21.0*12.0 </t>
   </si>
   <si>
+    <t>FH2R7L205M-L0820-</t>
+  </si>
+  <si>
     <t>FH2R7L105X-L0612</t>
   </si>
   <si>
     <t>1F</t>
   </si>
   <si>
-    <t>-10%~+30%</t>
-[...1 lines deleted...]
-  <si>
     <t>06*12mm</t>
   </si>
   <si>
+    <t>FH2R7L105X-L0612-</t>
+  </si>
+  <si>
     <t>FH5R5Z105M-L0813PA</t>
   </si>
   <si>
-    <t>5.5V</t>
-[...2 lines deleted...]
-    <t>组合式</t>
+    <t>FH5R5Z105M-L0813PA-</t>
+  </si>
+  <si>
+    <t>FH5R5Z105M-L0813</t>
+  </si>
+  <si>
+    <t>FH5R5Z105M-L0813PA-JY-</t>
   </si>
   <si>
     <t>FH2R7L105M-L0813</t>
   </si>
   <si>
     <t>17*8.5*14*12</t>
   </si>
   <si>
     <t>13mm</t>
   </si>
   <si>
     <t>FH2R7L105M-L0612</t>
   </si>
   <si>
     <t>13.5*6.5*13.8*9</t>
   </si>
   <si>
     <t>6.3mm</t>
   </si>
   <si>
     <t>12mm</t>
   </si>
   <si>
+    <t>FH2R7L105M-L0813-</t>
+  </si>
+  <si>
+    <t>FH2R7L105M-L0612-</t>
+  </si>
+  <si>
     <t>FH5R5Z504X-L0612PA</t>
   </si>
   <si>
     <t>500mF</t>
   </si>
   <si>
+    <t>FH5R5Z504X-L0612PA-</t>
+  </si>
+  <si>
     <t>FH2R7L504M-L0612</t>
+  </si>
+  <si>
+    <t>FH2R7L504M-L0612-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -603,51 +696,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L28"/>
+  <dimension ref="A1:L58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -698,716 +791,1499 @@
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" t="s">
         <v>35</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>14</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>14</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>14</v>
       </c>
       <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>14</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>14</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24" t="s">
-        <v>24</v>
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="B27" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>54</v>
+      </c>
+      <c r="E27" t="s">
+        <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28">
+        <v>0</v>
+      </c>
+      <c r="L28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" t="s">
+        <v>66</v>
+      </c>
+      <c r="E29" t="s">
+        <v>50</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>67</v>
+      </c>
+      <c r="H29" t="s">
+        <v>68</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30">
+        <v>0</v>
+      </c>
+      <c r="L30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" t="s">
+        <v>70</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31">
+        <v>0</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32">
+        <v>0</v>
+      </c>
+      <c r="L32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33">
+        <v>0</v>
+      </c>
+      <c r="L33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" t="s">
+        <v>66</v>
+      </c>
+      <c r="E34" t="s">
+        <v>50</v>
+      </c>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" t="s">
+        <v>67</v>
+      </c>
+      <c r="H34" t="s">
+        <v>68</v>
+      </c>
+      <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>46</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" t="s">
+        <v>50</v>
+      </c>
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" t="s">
+        <v>67</v>
+      </c>
+      <c r="H36" t="s">
+        <v>68</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B37" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" t="s">
+        <v>50</v>
+      </c>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>82</v>
+      </c>
+      <c r="H37" t="s">
+        <v>83</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" t="s">
+        <v>14</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" t="s">
         <v>85</v>
       </c>
-      <c r="B28" t="s">
-[...17 lines deleted...]
-      <c r="H28" t="s">
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" t="s">
+        <v>74</v>
+      </c>
+      <c r="E39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" t="s">
+        <v>87</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" t="s">
+        <v>20</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
         <v>82</v>
       </c>
-      <c r="K28">
-[...2 lines deleted...]
-      <c r="L28" t="s">
+      <c r="H41" t="s">
+        <v>68</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" t="s">
+        <v>90</v>
+      </c>
+      <c r="B42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" t="s">
+        <v>14</v>
+      </c>
+      <c r="D42" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" t="s">
+        <v>14</v>
+      </c>
+      <c r="D43" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" t="s">
+        <v>50</v>
+      </c>
+      <c r="F43" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" t="s">
+        <v>82</v>
+      </c>
+      <c r="H43" t="s">
+        <v>68</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" t="s">
+        <v>14</v>
+      </c>
+      <c r="D44" t="s">
+        <v>87</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>16</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" t="s">
+        <v>32</v>
+      </c>
+      <c r="D45" t="s">
+        <v>97</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" t="s">
+        <v>28</v>
+      </c>
+      <c r="F47" t="s">
+        <v>46</v>
+      </c>
+      <c r="K47">
+        <v>0</v>
+      </c>
+      <c r="L47" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>46</v>
+      </c>
+      <c r="K48">
+        <v>0</v>
+      </c>
+      <c r="L48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" t="s">
+        <v>14</v>
+      </c>
+      <c r="D49" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>46</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B50" t="s">
+        <v>96</v>
+      </c>
+      <c r="C50" t="s">
+        <v>14</v>
+      </c>
+      <c r="D50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>46</v>
+      </c>
+      <c r="K50">
+        <v>0</v>
+      </c>
+      <c r="L50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" t="s">
+        <v>96</v>
+      </c>
+      <c r="C51" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" t="s">
+        <v>104</v>
+      </c>
+      <c r="E51" t="s">
+        <v>50</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" t="s">
+        <v>82</v>
+      </c>
+      <c r="H51" t="s">
+        <v>105</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" t="s">
+        <v>96</v>
+      </c>
+      <c r="C52" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" t="s">
+        <v>107</v>
+      </c>
+      <c r="E52" t="s">
+        <v>50</v>
+      </c>
+      <c r="F52" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" t="s">
+        <v>108</v>
+      </c>
+      <c r="H52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" t="s">
+        <v>14</v>
+      </c>
+      <c r="D53" t="s">
+        <v>28</v>
+      </c>
+      <c r="E53" t="s">
+        <v>20</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" t="s">
+        <v>96</v>
+      </c>
+      <c r="C54" t="s">
+        <v>14</v>
+      </c>
+      <c r="D54" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" t="s">
+        <v>112</v>
+      </c>
+      <c r="B55" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" t="s">
+        <v>97</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="K55">
+        <v>0</v>
+      </c>
+      <c r="L55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" t="s">
+        <v>114</v>
+      </c>
+      <c r="B56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" t="s">
+        <v>97</v>
+      </c>
+      <c r="E56" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" t="s">
+        <v>46</v>
+      </c>
+      <c r="K56">
+        <v>0</v>
+      </c>
+      <c r="L56" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" t="s">
+        <v>107</v>
+      </c>
+      <c r="E57" t="s">
+        <v>50</v>
+      </c>
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" t="s">
+        <v>108</v>
+      </c>
+      <c r="H57" t="s">
+        <v>109</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" t="s">
+        <v>116</v>
+      </c>
+      <c r="B58" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" t="s">
+        <v>97</v>
+      </c>
+      <c r="E58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="K58">
+        <v>0</v>
+      </c>
+      <c r="L58" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">