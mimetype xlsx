--- v0 (2026-03-13)
+++ v1 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="98">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Capacitance</t>
   </si>
   <si>
     <t>Tolerance</t>
   </si>
   <si>
     <t>Size Code</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>T.C.R(ppm/°C)</t>
   </si>
   <si>
     <t>Rated Vdc</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
@@ -114,50 +114,53 @@
   <si>
     <t>-20%~+80%</t>
   </si>
   <si>
     <t>08*13mm</t>
   </si>
   <si>
     <t>锂离子电</t>
   </si>
   <si>
     <t>3.8V</t>
   </si>
   <si>
     <t>FH3R0L206M-L1225</t>
   </si>
   <si>
     <t>12*25mm</t>
   </si>
   <si>
     <t>3.0V</t>
   </si>
   <si>
     <t>FH2R7L206M-L1225-Z</t>
   </si>
   <si>
+    <t>-40℃~ 70℃</t>
+  </si>
+  <si>
     <t>FH2R7L156M-L1225-35</t>
   </si>
   <si>
     <t>15F</t>
   </si>
   <si>
     <t>FH3R8M106T-L0613</t>
   </si>
   <si>
     <t>10F</t>
   </si>
   <si>
     <t>06*13mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025</t>
   </si>
   <si>
     <t>21.0*10.0*26.0*15.5</t>
   </si>
   <si>
     <t>-40℃~+70℃</t>
   </si>
   <si>
     <t>10.0mm</t>
@@ -168,53 +171,50 @@
   <si>
     <t>21.0mm</t>
   </si>
   <si>
     <t>26.0mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-35</t>
   </si>
   <si>
     <t>10*25mm</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-Z</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-WL</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-9.0</t>
   </si>
   <si>
     <t>FH2R7L106M-L1025-WJ</t>
   </si>
   <si>
-    <t>-40℃~ 70℃</t>
-[...1 lines deleted...]
-  <si>
     <t>FH2R7L705M-L1020</t>
   </si>
   <si>
     <t>7F</t>
   </si>
   <si>
     <t>21.0*10.0*21.0*15.5</t>
   </si>
   <si>
     <t>10mm</t>
   </si>
   <si>
     <t>20mm</t>
   </si>
   <si>
     <t>FH2R7L705M-L1020-Z</t>
   </si>
   <si>
     <t>10*20mm</t>
   </si>
   <si>
     <t>FH2R7L605M-L1020</t>
   </si>
   <si>
     <t>6F</t>
@@ -228,57 +228,60 @@
   <si>
     <t>FH2R7L505M-L0824</t>
   </si>
   <si>
     <t>17.0*8.5*25.0*12.0</t>
   </si>
   <si>
     <t>8mm</t>
   </si>
   <si>
     <t>24mm</t>
   </si>
   <si>
     <t>17.0mm</t>
   </si>
   <si>
     <t>8.5mm</t>
   </si>
   <si>
     <t>FH2R7L335M-L0820</t>
   </si>
   <si>
     <t>3.3F</t>
   </si>
   <si>
+    <t>08*20mm</t>
+  </si>
+  <si>
+    <t>FH2R7L205M-L0820</t>
+  </si>
+  <si>
+    <t>2F</t>
+  </si>
+  <si>
     <t xml:space="preserve">17.0*8.5*21.0*12.0 </t>
-  </si>
-[...4 lines deleted...]
-    <t>2F</t>
   </si>
   <si>
     <t>FH2R7L105X-L0612</t>
   </si>
   <si>
     <t>1F</t>
   </si>
   <si>
     <t>-10%~+30%</t>
   </si>
   <si>
     <t>06*12mm</t>
   </si>
   <si>
     <t>FH5R5Z105M-L0813PA</t>
   </si>
   <si>
     <t>组合式</t>
   </si>
   <si>
     <t>5.5V</t>
   </si>
   <si>
     <t>FH2R7L105M-L0813</t>
   </si>
@@ -820,718 +823,724 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
+      <c r="F7" t="s">
+        <v>34</v>
+      </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="O7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
+        <v>44</v>
+      </c>
+      <c r="L10" t="s">
+        <v>45</v>
+      </c>
+      <c r="M10" t="s">
         <v>43</v>
       </c>
-      <c r="L10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>56</v>
       </c>
       <c r="I16" t="s">
         <v>57</v>
       </c>
       <c r="L16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>56</v>
       </c>
       <c r="I18" t="s">
         <v>57</v>
       </c>
       <c r="L18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>56</v>
       </c>
       <c r="I19" t="s">
         <v>57</v>
       </c>
       <c r="L19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>65</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>66</v>
       </c>
       <c r="I20" t="s">
         <v>67</v>
       </c>
       <c r="L20" t="s">
         <v>68</v>
       </c>
       <c r="M20" t="s">
         <v>69</v>
       </c>
       <c r="N20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>66</v>
       </c>
       <c r="I21" t="s">
         <v>57</v>
       </c>
       <c r="L21" t="s">
         <v>68</v>
       </c>
       <c r="M21" t="s">
         <v>69</v>
       </c>
       <c r="N21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>66</v>
       </c>
       <c r="I22" t="s">
         <v>57</v>
       </c>
       <c r="L22" t="s">
         <v>68</v>
       </c>
       <c r="M22" t="s">
         <v>69</v>
       </c>
       <c r="N22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>27</v>
       </c>
       <c r="E24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>66</v>
       </c>
       <c r="I25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M25" t="s">
         <v>69</v>
       </c>
       <c r="N25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
         <v>96</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N28" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>