--- v0 (2025-10-11)
+++ v1 (2026-09-17)
@@ -186,56 +186,56 @@
   <si>
     <t>A060</t>
   </si>
   <si>
     <t>8821VAMA050LWN0110</t>
   </si>
   <si>
     <t>400V</t>
   </si>
   <si>
     <t>8821VAMA045LWN01E0</t>
   </si>
   <si>
     <t>8681VBMA060LWN0110</t>
   </si>
   <si>
     <t>680μF</t>
   </si>
   <si>
     <t>8681VBMA050LWN0110</t>
   </si>
   <si>
     <t>8681VBMA045LWN01E0</t>
   </si>
   <si>
+    <t>8681VAMA050LWN01E0</t>
+  </si>
+  <si>
     <t>8681VAMA050LWN0110</t>
   </si>
   <si>
-    <t>8681VAMA050LWN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8681VAM3060LWN01E0</t>
   </si>
   <si>
     <t>Φ30×60mm</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>8681MDM3045LWN01E0</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>8681MDM3030LWN01E0</t>
   </si>
   <si>
     <t>Φ30×30mm</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>8561VBMA050LWN0110</t>
@@ -261,56 +261,56 @@
   <si>
     <t>8471VBMA050LWN01E0</t>
   </si>
   <si>
     <t>8471VBMA040LWN0110</t>
   </si>
   <si>
     <t>Φ35×40mm</t>
   </si>
   <si>
     <t>A040</t>
   </si>
   <si>
     <t>8471VBM3040LWN0110</t>
   </si>
   <si>
     <t>Φ30×40mm</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>8471VAMA040LWN01E0</t>
   </si>
   <si>
+    <t>8471VAM3045LWN0110</t>
+  </si>
+  <si>
     <t>8471VAM3045LWN01J0</t>
   </si>
   <si>
-    <t>8471VAM3045LWN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8471VAM2560LWN01E0</t>
   </si>
   <si>
     <t>Φ25×60mm</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>8471MFM3045LWN01E0</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8471MFM3040LWN01E0</t>
   </si>
   <si>
     <t>8471MDM2540LWN0110</t>
   </si>
   <si>
     <t>Φ25×40mm</t>
   </si>
   <si>
     <t>2540</t>
@@ -420,57 +420,57 @@
   <si>
     <t>Φ25×50mm</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>8331VAMA025LWN01E0</t>
   </si>
   <si>
     <t>8331VAM3045LWN01E0</t>
   </si>
   <si>
     <t>8331VAM3030LWN0110</t>
   </si>
   <si>
     <t>8271VBMA025LWN0110</t>
   </si>
   <si>
     <t>270μF</t>
   </si>
   <si>
     <t>8271VBM3035LWN0110</t>
   </si>
   <si>
+    <t>8271VBM3030LWN01E0</t>
+  </si>
+  <si>
+    <t>8271VBM3030LWN0110</t>
+  </si>
+  <si>
     <t>8271VBM3030LWN01J0</t>
-  </si>
-[...4 lines deleted...]
-    <t>8271VBM3030LWN01E0</t>
   </si>
   <si>
     <t>8271VBM2540LWN01F0</t>
   </si>
   <si>
     <t>8271VBM2535LWN01E0</t>
   </si>
   <si>
     <t>8221VBM3040LWN0110</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>8221VBM3035LWN0110</t>
   </si>
   <si>
     <t>8221VBM3030LWN01E0</t>
   </si>
   <si>
     <t>8221VBM2550LWN01E0</t>
   </si>
   <si>
     <t>8221VBM2540LWN0110</t>
   </si>