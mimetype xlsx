--- v3 (2026-08-04)
+++ v4 (2026-11-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="565" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="195">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>额定功率</t>
   </si>
   <si>
     <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>阻值精度</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>AVJ12K1005FT</t>
   </si>
   <si>
@@ -225,167 +225,200 @@
   <si>
     <t>AVR06W2204FT</t>
   </si>
   <si>
     <t>2.2MΩ</t>
   </si>
   <si>
     <t>AVF06W2204FT</t>
   </si>
   <si>
     <t>AVJ12K2004FT</t>
   </si>
   <si>
     <t>2MΩ</t>
   </si>
   <si>
     <t>AVG10K2004FT</t>
   </si>
   <si>
     <t>AVR06K2004FT</t>
   </si>
   <si>
     <t>AVR06K2004DT</t>
   </si>
   <si>
+    <t>AVR06K205JT</t>
+  </si>
+  <si>
+    <t>production</t>
+  </si>
+  <si>
     <t>AVR06K1914FT</t>
   </si>
   <si>
     <t>1.91MΩ</t>
   </si>
   <si>
     <t>AVJ12K1804FT</t>
   </si>
   <si>
     <t>1.8MΩ</t>
   </si>
   <si>
     <t>AVR06K1804FT</t>
   </si>
   <si>
     <t>AVJ12K1804DT</t>
   </si>
   <si>
+    <t>AVH10K1804FT</t>
+  </si>
+  <si>
+    <t>3/4W</t>
+  </si>
+  <si>
     <t>AVJ12K1504FT</t>
   </si>
   <si>
     <t>1.5MΩ</t>
   </si>
   <si>
     <t>AVR06K1504FT</t>
   </si>
   <si>
     <t>AVR06K1504DT</t>
   </si>
   <si>
     <t>AVR06K1434FT</t>
   </si>
   <si>
     <t>1.43MΩ</t>
   </si>
   <si>
+    <t>AVJ12K1304FT</t>
+  </si>
+  <si>
+    <t>1.3MΩ</t>
+  </si>
+  <si>
     <t>AVR06K1204FT</t>
   </si>
   <si>
     <t>1.2MΩ</t>
   </si>
   <si>
     <t>AVJ12K1004FT</t>
   </si>
   <si>
     <t>1MΩ</t>
   </si>
   <si>
     <t>AVG10K1004FT</t>
   </si>
   <si>
     <t>AVR06K1004FT</t>
   </si>
   <si>
     <t>AVF06K1004FT</t>
   </si>
   <si>
     <t>AVR06K1004DT</t>
   </si>
   <si>
     <t>AVR06K105JT</t>
   </si>
   <si>
+    <t>AVH10K1004FT</t>
+  </si>
+  <si>
     <t>AVG10K9103FT</t>
   </si>
   <si>
     <t>910KΩ</t>
   </si>
   <si>
     <t>AVR06K7683DT</t>
   </si>
   <si>
     <t>768KΩ</t>
   </si>
   <si>
     <t>AVR06K754JT</t>
   </si>
   <si>
     <t>750KΩ</t>
   </si>
   <si>
     <t>AVJ12K7503FT</t>
   </si>
   <si>
     <t>AVG10K7503FT</t>
   </si>
   <si>
     <t>AVR06K7503FT</t>
   </si>
   <si>
+    <t>AVH10K7503FT</t>
+  </si>
+  <si>
     <t>AVR06K6803FT</t>
   </si>
   <si>
     <t>680KΩ</t>
   </si>
   <si>
     <t>AVR06K6803DT</t>
   </si>
   <si>
+    <t>AVJ12K6803FT</t>
+  </si>
+  <si>
     <t>AVR06K6653DT</t>
   </si>
   <si>
     <t>665KΩ</t>
   </si>
   <si>
     <t>AVJ12K6203FT</t>
   </si>
   <si>
     <t>620KΩ</t>
   </si>
   <si>
     <t>AVR06K6043FT</t>
   </si>
   <si>
     <t>604KΩ</t>
   </si>
   <si>
+    <t>AVR06K5903FT</t>
+  </si>
+  <si>
+    <t>590KΩ</t>
+  </si>
+  <si>
     <t>AVF06K5103FT</t>
   </si>
   <si>
     <t>510KΩ</t>
   </si>
   <si>
     <t>AVR06K5103FT</t>
   </si>
   <si>
     <t>AVR06K5103DT</t>
   </si>
   <si>
     <t>AVR06K4993DT</t>
   </si>
   <si>
     <t>499KΩ</t>
   </si>
   <si>
     <t>AVR06K4753FT</t>
   </si>
   <si>
     <t>475KΩ</t>
   </si>
   <si>
     <t>AVR06K4703FT</t>
@@ -399,129 +432,213 @@
   <si>
     <t>±50</t>
   </si>
   <si>
     <t>AVR06K4703DT</t>
   </si>
   <si>
     <t>AVJ12K4303FT</t>
   </si>
   <si>
     <t>430KΩ</t>
   </si>
   <si>
     <t>AVG10K4303FT</t>
   </si>
   <si>
     <t>AVR06K4303FT</t>
   </si>
   <si>
     <t>AVJ12K3903FT</t>
   </si>
   <si>
     <t>390KΩ</t>
   </si>
   <si>
+    <t>AVH10K3603FT</t>
+  </si>
+  <si>
+    <t>360KΩ</t>
+  </si>
+  <si>
     <t>AVR06K3303FT</t>
   </si>
   <si>
     <t>330KΩ</t>
   </si>
   <si>
+    <t>AVJ12K3303FT</t>
+  </si>
+  <si>
     <t>AVR06K3003FT</t>
   </si>
   <si>
     <t>300KΩ</t>
   </si>
   <si>
     <t>AVR06K2703FT</t>
   </si>
   <si>
     <t>270KΩ</t>
   </si>
   <si>
     <t>AVR06K2323DT</t>
   </si>
   <si>
     <t>232KΩ</t>
   </si>
   <si>
     <t>AVR06K2203FT</t>
   </si>
   <si>
     <t>220KΩ</t>
   </si>
   <si>
     <t>AVG10K224JT</t>
   </si>
   <si>
     <t>AVR06H2203DT</t>
   </si>
   <si>
     <t>AVR06K2203DT</t>
   </si>
   <si>
+    <t>AVJ12K2003FT</t>
+  </si>
+  <si>
+    <t>200KΩ</t>
+  </si>
+  <si>
+    <t>AVH10K1803FT</t>
+  </si>
+  <si>
+    <t>180KΩ</t>
+  </si>
+  <si>
     <t>AVR06K1803DT</t>
   </si>
   <si>
-    <t>180KΩ</t>
-[...1 lines deleted...]
-  <si>
     <t>AVR06K1743DT</t>
   </si>
   <si>
     <t>174KΩ</t>
   </si>
   <si>
+    <t>AVJ12K1603FT</t>
+  </si>
+  <si>
+    <t>160KΩ</t>
+  </si>
+  <si>
+    <t>AVR06K1503FT</t>
+  </si>
+  <si>
+    <t>150KΩ</t>
+  </si>
+  <si>
     <t>AVJ12K1003FT</t>
   </si>
   <si>
     <t>100KΩ</t>
   </si>
   <si>
     <t>AVG10K1003FT</t>
   </si>
   <si>
     <t>AVR06K1003FT</t>
   </si>
   <si>
     <t>AVF06K1003FT</t>
   </si>
   <si>
     <t>AVR06K1003DT</t>
   </si>
   <si>
+    <t>AVH10K9102FT</t>
+  </si>
+  <si>
+    <t>91KΩ</t>
+  </si>
+  <si>
+    <t>AVJ12K8202FT</t>
+  </si>
+  <si>
+    <t>82KΩ</t>
+  </si>
+  <si>
+    <t>AVR06K7502FT</t>
+  </si>
+  <si>
+    <t>75KΩ</t>
+  </si>
+  <si>
+    <t>AVH10K5102FT</t>
+  </si>
+  <si>
+    <t>51KΩ</t>
+  </si>
+  <si>
     <t>AVR06K4702FT</t>
   </si>
   <si>
     <t>47KΩ</t>
   </si>
   <si>
+    <t>AVJ12K3902FT</t>
+  </si>
+  <si>
+    <t>39KΩ</t>
+  </si>
+  <si>
+    <t>AVR06K3602FT</t>
+  </si>
+  <si>
+    <t>36KΩ</t>
+  </si>
+  <si>
     <t>AVR06K1002FT</t>
   </si>
   <si>
     <t>10KΩ</t>
+  </si>
+  <si>
+    <t>AVH10K1501FT</t>
+  </si>
+  <si>
+    <t>1.5KΩ</t>
+  </si>
+  <si>
+    <t>AVR06K1201FT</t>
+  </si>
+  <si>
+    <t>1.2KΩ</t>
+  </si>
+  <si>
+    <t>AVJ12K47R0FT</t>
+  </si>
+  <si>
+    <t>47.0Ω</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -813,51 +930,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G94"/>
+  <dimension ref="A1:G116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1462,1288 +1579,1794 @@
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32" t="s">
         <v>58</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33" t="s">
         <v>62</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34" t="s">
         <v>64</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>64</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36" t="s">
         <v>67</v>
       </c>
       <c r="C36" t="s">
         <v>9</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37" t="s">
         <v>67</v>
       </c>
       <c r="C37" t="s">
         <v>14</v>
       </c>
       <c r="D37" t="s">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38" t="s">
         <v>67</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39" t="s">
         <v>67</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" t="s">
         <v>72</v>
       </c>
-      <c r="C40" t="s">
-[...12 lines deleted...]
-    <row r="41" spans="1:6">
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41" t="s">
         <v>74</v>
       </c>
       <c r="C41" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D42" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>77</v>
+      </c>
+      <c r="B43" t="s">
         <v>76</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B44" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>79</v>
       </c>
       <c r="B45" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D45" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B46" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D46" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B47" t="s">
         <v>82</v>
       </c>
       <c r="C47" t="s">
         <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B48" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C48" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>85</v>
       </c>
       <c r="B49" t="s">
         <v>86</v>
       </c>
       <c r="C49" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>87</v>
       </c>
       <c r="B50" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C50" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" t="s">
+        <v>92</v>
+      </c>
+      <c r="C53" t="s">
         <v>14</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D53" t="s">
         <v>15</v>
       </c>
-      <c r="E50" t="s">
-[...36 lines deleted...]
-      <c r="D52" t="s">
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" t="s">
+        <v>92</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" t="s">
+        <v>92</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
         <v>22</v>
       </c>
-      <c r="E52" t="s">
-[...47 lines deleted...]
-      <c r="A55" t="s">
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" t="s">
         <v>92</v>
-      </c>
-[...21 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B57" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C58" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D58" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="59" spans="1:6">
+      <c r="G58" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C59" t="s">
         <v>14</v>
       </c>
       <c r="D59" t="s">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B60" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C60" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B61" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C61" t="s">
         <v>17</v>
       </c>
       <c r="D61" t="s">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B62" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D62" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>106</v>
+      </c>
+      <c r="B63" t="s">
         <v>104</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D63" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B64" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C64" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="65" spans="1:6">
+    <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>108</v>
       </c>
       <c r="B65" t="s">
+        <v>104</v>
+      </c>
+      <c r="C65" t="s">
+        <v>14</v>
+      </c>
+      <c r="D65" t="s">
+        <v>80</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
         <v>109</v>
       </c>
-      <c r="C65" t="s">
-[...13 lines deleted...]
-      <c r="A66" t="s">
+      <c r="B66" t="s">
         <v>110</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
         <v>111</v>
       </c>
-      <c r="C66" t="s">
-[...13 lines deleted...]
-      <c r="A67" t="s">
+      <c r="B67" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
         <v>112</v>
       </c>
-      <c r="B67" t="s">
-[...16 lines deleted...]
-      <c r="A68" t="s">
+      <c r="B68" t="s">
+        <v>110</v>
+      </c>
+      <c r="C68" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
         <v>113</v>
       </c>
-      <c r="B68" t="s">
-[...16 lines deleted...]
-      <c r="A69" t="s">
+      <c r="B69" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C69" t="s">
         <v>17</v>
       </c>
       <c r="D69" t="s">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="70" spans="1:6">
+    <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>115</v>
+      </c>
+      <c r="B70" t="s">
         <v>116</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
         <v>117</v>
       </c>
-      <c r="C70" t="s">
-[...13 lines deleted...]
-      <c r="A71" t="s">
+      <c r="B71" t="s">
         <v>118</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
         <v>119</v>
       </c>
-      <c r="C71" t="s">
-[...13 lines deleted...]
-      <c r="A72" t="s">
+      <c r="B72" t="s">
         <v>120</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
         <v>17</v>
       </c>
       <c r="D72" t="s">
         <v>18</v>
       </c>
       <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
         <v>121</v>
       </c>
-      <c r="F72" t="s">
-[...4 lines deleted...]
-      <c r="A73" t="s">
+      <c r="B73" t="s">
         <v>122</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
         <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>123</v>
       </c>
       <c r="B74" t="s">
+        <v>122</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
         <v>124</v>
       </c>
-      <c r="C74" t="s">
-[...13 lines deleted...]
-      <c r="A75" t="s">
+      <c r="B75" t="s">
+        <v>122</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
         <v>125</v>
       </c>
-      <c r="B75" t="s">
-[...16 lines deleted...]
-      <c r="A76" t="s">
+      <c r="B76" t="s">
         <v>126</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
         <v>17</v>
       </c>
       <c r="D76" t="s">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>127</v>
       </c>
       <c r="B77" t="s">
         <v>128</v>
       </c>
       <c r="C77" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="78" spans="1:6">
+    <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>129</v>
       </c>
       <c r="B78" t="s">
         <v>130</v>
       </c>
       <c r="C78" t="s">
         <v>17</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="79" spans="1:6">
+    <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>131</v>
       </c>
       <c r="B79" t="s">
+        <v>130</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" t="s">
         <v>132</v>
       </c>
-      <c r="C79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F79" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>133</v>
       </c>
       <c r="B80" t="s">
+        <v>130</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
         <v>134</v>
       </c>
-      <c r="C80" t="s">
-[...13 lines deleted...]
-      <c r="A81" t="s">
+      <c r="B81" t="s">
         <v>135</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
         <v>136</v>
       </c>
-      <c r="C81" t="s">
-[...13 lines deleted...]
-      <c r="A82" t="s">
+      <c r="B82" t="s">
+        <v>135</v>
+      </c>
+      <c r="C82" t="s">
+        <v>14</v>
+      </c>
+      <c r="D82" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
         <v>137</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B83" t="s">
+        <v>135</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
         <v>138</v>
       </c>
-      <c r="C82" t="s">
-[...13 lines deleted...]
-      <c r="A83" t="s">
+      <c r="B84" t="s">
         <v>139</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="C84" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>140</v>
+      </c>
+      <c r="B85" t="s">
+        <v>141</v>
+      </c>
+      <c r="C85" t="s">
         <v>14</v>
       </c>
-      <c r="D83" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>18</v>
+        <v>80</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:6">
+        <v>12</v>
+      </c>
+      <c r="G85" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>142</v>
       </c>
       <c r="B86" t="s">
         <v>143</v>
       </c>
       <c r="C86" t="s">
         <v>17</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>144</v>
       </c>
       <c r="B87" t="s">
+        <v>143</v>
+      </c>
+      <c r="C87" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
         <v>145</v>
       </c>
-      <c r="C87" t="s">
-[...13 lines deleted...]
-      <c r="A88" t="s">
+      <c r="B88" t="s">
         <v>146</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" t="s">
+        <v>18</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
         <v>147</v>
       </c>
-      <c r="C88" t="s">
-[...13 lines deleted...]
-      <c r="A89" t="s">
+      <c r="B89" t="s">
         <v>148</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="90" spans="1:6">
+    <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>149</v>
       </c>
       <c r="B90" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C90" t="s">
         <v>17</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B91" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C91" t="s">
         <v>17</v>
       </c>
       <c r="D91" t="s">
+        <v>18</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>153</v>
+      </c>
+      <c r="B92" t="s">
+        <v>152</v>
+      </c>
+      <c r="C92" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>154</v>
+      </c>
+      <c r="B93" t="s">
+        <v>152</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" t="s">
+        <v>18</v>
+      </c>
+      <c r="E93" t="s">
+        <v>132</v>
+      </c>
+      <c r="F93" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>155</v>
+      </c>
+      <c r="B94" t="s">
+        <v>152</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" t="s">
+        <v>18</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>156</v>
+      </c>
+      <c r="B95" t="s">
+        <v>157</v>
+      </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>158</v>
+      </c>
+      <c r="B96" t="s">
+        <v>159</v>
+      </c>
+      <c r="C96" t="s">
+        <v>14</v>
+      </c>
+      <c r="D96" t="s">
+        <v>80</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" t="s">
+        <v>12</v>
+      </c>
+      <c r="G96" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>160</v>
+      </c>
+      <c r="B97" t="s">
+        <v>159</v>
+      </c>
+      <c r="C97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>161</v>
+      </c>
+      <c r="B98" t="s">
+        <v>162</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>18</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>163</v>
+      </c>
+      <c r="B99" t="s">
+        <v>164</v>
+      </c>
+      <c r="C99" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" t="s">
+        <v>12</v>
+      </c>
+      <c r="G99" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>165</v>
+      </c>
+      <c r="B100" t="s">
+        <v>166</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>18</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" t="s">
+        <v>12</v>
+      </c>
+      <c r="G100" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>167</v>
+      </c>
+      <c r="B101" t="s">
+        <v>168</v>
+      </c>
+      <c r="C101" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>169</v>
+      </c>
+      <c r="B102" t="s">
+        <v>168</v>
+      </c>
+      <c r="C102" t="s">
+        <v>14</v>
+      </c>
+      <c r="D102" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>170</v>
+      </c>
+      <c r="B103" t="s">
+        <v>168</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>18</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>171</v>
+      </c>
+      <c r="B104" t="s">
+        <v>168</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
         <v>22</v>
       </c>
-      <c r="E91" t="s">
-[...22 lines deleted...]
-      <c r="F92" t="s">
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>172</v>
+      </c>
+      <c r="B105" t="s">
+        <v>168</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="93" spans="1:6">
-[...36 lines deleted...]
-        <v>12</v>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>173</v>
+      </c>
+      <c r="B106" t="s">
+        <v>174</v>
+      </c>
+      <c r="C106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" t="s">
+        <v>80</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" t="s">
+        <v>12</v>
+      </c>
+      <c r="G106" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>175</v>
+      </c>
+      <c r="B107" t="s">
+        <v>176</v>
+      </c>
+      <c r="C107" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>177</v>
+      </c>
+      <c r="B108" t="s">
+        <v>178</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" t="s">
+        <v>18</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>179</v>
+      </c>
+      <c r="B109" t="s">
+        <v>180</v>
+      </c>
+      <c r="C109" t="s">
+        <v>14</v>
+      </c>
+      <c r="D109" t="s">
+        <v>80</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>181</v>
+      </c>
+      <c r="B110" t="s">
+        <v>182</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>18</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>183</v>
+      </c>
+      <c r="B111" t="s">
+        <v>184</v>
+      </c>
+      <c r="C111" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>185</v>
+      </c>
+      <c r="B112" t="s">
+        <v>186</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" t="s">
+        <v>18</v>
+      </c>
+      <c r="E112" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" t="s">
+        <v>12</v>
+      </c>
+      <c r="G112" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>187</v>
+      </c>
+      <c r="B113" t="s">
+        <v>188</v>
+      </c>
+      <c r="C113" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" t="s">
+        <v>18</v>
+      </c>
+      <c r="E113" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>189</v>
+      </c>
+      <c r="B114" t="s">
+        <v>190</v>
+      </c>
+      <c r="C114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" t="s">
+        <v>80</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>191</v>
+      </c>
+      <c r="B115" t="s">
+        <v>192</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>193</v>
+      </c>
+      <c r="B116" t="s">
+        <v>194</v>
+      </c>
+      <c r="C116" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>