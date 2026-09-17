--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -219,54 +219,54 @@
   <si>
     <t>TPY1SL220JCCWTP</t>
   </si>
   <si>
     <t>22pF</t>
   </si>
   <si>
     <t>TPY1SL220KCCWTP</t>
   </si>
   <si>
     <t>TPY1SL220JYCWTP</t>
   </si>
   <si>
     <t>TPY1SL220KYCWTP</t>
   </si>
   <si>
     <t>TPY1SL100JCCWTP</t>
   </si>
   <si>
     <t>10pF</t>
   </si>
   <si>
     <t>TPY1SL100KCCWTP</t>
   </si>
   <si>
+    <t>TPY1SL100JYCWTP</t>
+  </si>
+  <si>
     <t>TPY1SL100KYCWTP</t>
-  </si>
-[...1 lines deleted...]
-    <t>TPY1SL100JYCWTP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1299,71 +1299,71 @@
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36" t="s">
         <v>67</v>
       </c>
       <c r="C36" t="s">
         <v>51</v>
       </c>
       <c r="D36" t="s">
         <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>70</v>
       </c>
       <c r="B37" t="s">
         <v>67</v>
       </c>
       <c r="C37" t="s">
         <v>51</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>