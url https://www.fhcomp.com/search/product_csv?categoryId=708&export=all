--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -117,140 +117,140 @@
   <si>
     <t>6.8nF</t>
   </si>
   <si>
     <t>8.5~10.4mm</t>
   </si>
   <si>
     <t>CT7-Y9Y5V0E682MTEX02</t>
   </si>
   <si>
     <t>CT7-B12Y5U0D682MTEX02</t>
   </si>
   <si>
     <t>Y5U</t>
   </si>
   <si>
     <t>11.5~12.4mm</t>
   </si>
   <si>
     <t>CT7-B8Y5V0D682MTEX02</t>
   </si>
   <si>
     <t>7.5~8.4mm</t>
   </si>
   <si>
+    <t>CT7-X12Y5U0D682MTEX02</t>
+  </si>
+  <si>
     <t>CT7-X8Y5V0D682MTEX02</t>
   </si>
   <si>
-    <t>CT7-X12Y5U0D682MTEX02</t>
-[...1 lines deleted...]
-  <si>
     <t>CT7-C8Y5V0E562MTEX02</t>
   </si>
   <si>
     <t>5.6nF</t>
   </si>
   <si>
     <t>CT7-Y8Y5V0E562MTEX02</t>
   </si>
   <si>
     <t>CT7-B8Y5V0D562MTEX02</t>
   </si>
   <si>
     <t>CT7-X8Y5V0D562MTEX02</t>
   </si>
   <si>
     <t>CT7-Y11Y5U0E472MTEX02</t>
   </si>
   <si>
     <t>4.7nF</t>
   </si>
   <si>
+    <t>CT7-C11Y5U0E472MTEX02</t>
+  </si>
+  <si>
     <t>CT7-C8Y5V0E472MTEX02</t>
   </si>
   <si>
-    <t>CT7-C11Y5U0E472MTEX02</t>
-[...1 lines deleted...]
-  <si>
     <t>CT7-Y8Y5V0E472MTEX02</t>
   </si>
   <si>
     <t>CT7-B7Y5V0D472MTEX02</t>
   </si>
   <si>
     <t>6.5~7.4mm</t>
   </si>
   <si>
     <t>CT7-B10Y5U0D472MTEX02</t>
   </si>
   <si>
+    <t>CT7-X10Y5U0D472MTEX02</t>
+  </si>
+  <si>
     <t>CT7-X7Y5V0D472MTEX02</t>
   </si>
   <si>
-    <t>CT7-X10Y5U0D472MTEX02</t>
-[...1 lines deleted...]
-  <si>
     <t>CT7-C7Y5V0E392MTEX02</t>
   </si>
   <si>
     <t>3.9nF</t>
   </si>
   <si>
     <t>CT7-Y7Y5V0E392MTEX02</t>
   </si>
   <si>
+    <t>CT7-C9Y5U0E332MTEX02</t>
+  </si>
+  <si>
+    <t>3.3nF</t>
+  </si>
+  <si>
     <t>CT7-C6Y5V0E332MTEX02</t>
   </si>
   <si>
-    <t>3.3nF</t>
-[...1 lines deleted...]
-  <si>
     <t>5.5~6.4mm</t>
   </si>
   <si>
-    <t>CT7-C9Y5U0E332MTEX02</t>
+    <t>CT7-Y9Y5U0E332MTEX02</t>
   </si>
   <si>
     <t>CT7-Y6Y5V0E332MTEX02</t>
   </si>
   <si>
-    <t>CT7-Y9Y5U0E332MTEX02</t>
+    <t>CT7-B8Y5U0D332MTEX02</t>
   </si>
   <si>
     <t>CT7-B6Y5V0D332MTEX02</t>
   </si>
   <si>
-    <t>CT7-B8Y5U0D332MTEX02</t>
+    <t>CT7-X8Y5U0D332MTEX02</t>
   </si>
   <si>
     <t>CT7-X6Y5V0D332MTEX02</t>
   </si>
   <si>
-    <t>CT7-X8Y5U0D332MTEX02</t>
-[...1 lines deleted...]
-  <si>
     <t>CT7-Y7Y5U0E222MTEX02</t>
   </si>
   <si>
     <t>2.2nF</t>
   </si>
   <si>
     <t>CT7-X6Y5U0D222MTEX02</t>
   </si>
   <si>
     <t>CT7-C7Y5U0E222MTEX02</t>
   </si>
   <si>
     <t>CT7-C5Y5V0E222MTEX02</t>
   </si>
   <si>
     <t>4.5~5.4mm</t>
   </si>
   <si>
     <t>CT7-Y5Y5V0E222MTEX02</t>
   </si>
   <si>
     <t>CT7-B6Y5U0D222MTEX02</t>
   </si>
   <si>
     <t>CT7-B5Y5V0D222MTEX02</t>
@@ -261,90 +261,90 @@
   <si>
     <t>CT7-C6Y5U0E152MTEX02</t>
   </si>
   <si>
     <t>1.5nF</t>
   </si>
   <si>
     <t>CT7-C5Y5V0E152MTEX02</t>
   </si>
   <si>
     <t>CT7-Y6Y5U0E152MTEX02</t>
   </si>
   <si>
     <t>CT7-Y5Y5V0E152MTEX02</t>
   </si>
   <si>
     <t>CT7-B5Y5U0D152MTEX02</t>
   </si>
   <si>
     <t>CT7-B4Y5V0D152MTEX02</t>
   </si>
   <si>
     <t>3.5~4.4mm</t>
   </si>
   <si>
+    <t>CT7-X5Y5U0D152MTEX02</t>
+  </si>
+  <si>
     <t>CT7-X4Y5V0D152MTEX02</t>
   </si>
   <si>
-    <t>CT7-X5Y5U0D152MTEX02</t>
+    <t>CT7-C7Y5P0E102KTEX02</t>
+  </si>
+  <si>
+    <t>1nF</t>
+  </si>
+  <si>
+    <t>Y5P</t>
+  </si>
+  <si>
+    <t>±10%</t>
   </si>
   <si>
     <t>CT7-C5Y5U0E102MTEX02</t>
   </si>
   <si>
-    <t>1nF</t>
-[...10 lines deleted...]
-  <si>
     <t>CT7-C4Y5V0E102MTEX02</t>
   </si>
   <si>
     <t>CT7-Y7Y5P0E102KTEX02</t>
   </si>
   <si>
     <t>CT7-Y5Y5U0E102MTEX02</t>
   </si>
   <si>
     <t>CT7-Y4Y5V0E102MTEX02</t>
   </si>
   <si>
+    <t>CT7-B7Y5P0D102KTEX02</t>
+  </si>
+  <si>
     <t>CT7-B5Y5U0D102MTEX02</t>
   </si>
   <si>
     <t>CT7-B4Y5V0D102MTEX02</t>
-  </si>
-[...1 lines deleted...]
-    <t>CT7-B7Y5P0D102KTEX02</t>
   </si>
   <si>
     <t>CT7-X7Y5P0D102KTEX02</t>
   </si>
   <si>
     <t>CT7-X5Y5U0D102MTEX02</t>
   </si>
   <si>
     <t>CT7-X4Y5V0D102MTEX02</t>
   </si>
   <si>
     <t>CT7-C6Y5P0E681KTEX02</t>
   </si>
   <si>
     <t>680pF</t>
   </si>
   <si>
     <t>CT7-Y6Y5P0E681KTEX02</t>
   </si>
   <si>
     <t>CT7-B6Y5P0D681KTEX02</t>
   </si>
   <si>
     <t>CT7-X6Y5P0D681KTEX02</t>
   </si>
@@ -977,80 +977,80 @@
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
@@ -1138,80 +1138,80 @@
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>15</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
@@ -1253,80 +1253,80 @@
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
         <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>15</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
@@ -1345,264 +1345,264 @@
       </c>
       <c r="C25" t="s">
         <v>15</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30" t="s">
         <v>56</v>
       </c>
       <c r="C30" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D30" t="s">
         <v>25</v>
       </c>
       <c r="E30" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>56</v>
       </c>
       <c r="C31" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
         <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32" t="s">
         <v>56</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="F32" t="s">
         <v>18</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33" t="s">
         <v>56</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>31</v>
       </c>
       <c r="D34" t="s">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>48</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35" t="s">
         <v>66</v>
       </c>
       <c r="C35" t="s">
         <v>31</v>
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F35" t="s">
         <v>18</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36" t="s">
         <v>66</v>
       </c>
       <c r="C36" t="s">
         <v>31</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
@@ -1650,51 +1650,51 @@
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39" t="s">
         <v>66</v>
       </c>
       <c r="C39" t="s">
         <v>31</v>
       </c>
       <c r="D39" t="s">
         <v>25</v>
       </c>
       <c r="E39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>73</v>
       </c>
       <c r="B40" t="s">
         <v>66</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>70</v>
       </c>
       <c r="F40" t="s">
@@ -1719,97 +1719,97 @@
       </c>
       <c r="E41" t="s">
         <v>70</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42" t="s">
         <v>76</v>
       </c>
       <c r="C42" t="s">
         <v>31</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43" t="s">
         <v>76</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>70</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>78</v>
       </c>
       <c r="B44" t="s">
         <v>76</v>
       </c>
       <c r="C44" t="s">
         <v>31</v>
       </c>
       <c r="D44" t="s">
         <v>23</v>
       </c>
       <c r="E44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>79</v>
       </c>
       <c r="B45" t="s">
         <v>76</v>
       </c>
       <c r="C45" t="s">
         <v>15</v>
       </c>
       <c r="D45" t="s">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>70</v>
       </c>
       <c r="F45" t="s">
@@ -1851,175 +1851,175 @@
       </c>
       <c r="C47" t="s">
         <v>15</v>
       </c>
       <c r="D47" t="s">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>82</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
       <c r="M47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>83</v>
       </c>
       <c r="B48" t="s">
         <v>76</v>
       </c>
       <c r="C48" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="F48" t="s">
         <v>18</v>
       </c>
       <c r="M48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>84</v>
       </c>
       <c r="B49" t="s">
         <v>76</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
         <v>16</v>
       </c>
       <c r="E49" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="F49" t="s">
         <v>18</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>85</v>
       </c>
       <c r="B50" t="s">
         <v>86</v>
       </c>
       <c r="C50" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B51" t="s">
         <v>86</v>
       </c>
       <c r="C51" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="F51" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="M51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>90</v>
       </c>
       <c r="B52" t="s">
         <v>86</v>
       </c>
       <c r="C52" t="s">
         <v>15</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>82</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
       <c r="M52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>91</v>
       </c>
       <c r="B53" t="s">
         <v>86</v>
       </c>
       <c r="C53" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
       <c r="F53" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>92</v>
       </c>
       <c r="B54" t="s">
         <v>86</v>
       </c>
       <c r="C54" t="s">
         <v>31</v>
       </c>
       <c r="D54" t="s">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>70</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
       <c r="M54">
@@ -2035,129 +2035,129 @@
       </c>
       <c r="C55" t="s">
         <v>15</v>
       </c>
       <c r="D55" t="s">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>82</v>
       </c>
       <c r="F55" t="s">
         <v>18</v>
       </c>
       <c r="M55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>94</v>
       </c>
       <c r="B56" t="s">
         <v>86</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="D56" t="s">
         <v>25</v>
       </c>
       <c r="E56" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="F56" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>95</v>
       </c>
       <c r="B57" t="s">
         <v>86</v>
       </c>
       <c r="C57" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D57" t="s">
         <v>25</v>
       </c>
       <c r="E57" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="F57" t="s">
         <v>18</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>96</v>
       </c>
       <c r="B58" t="s">
         <v>86</v>
       </c>
       <c r="C58" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="D58" t="s">
         <v>25</v>
       </c>
       <c r="E58" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="F58" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>97</v>
       </c>
       <c r="B59" t="s">
         <v>86</v>
       </c>
       <c r="C59" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>98</v>
       </c>
       <c r="B60" t="s">
         <v>86</v>
       </c>
       <c r="C60" t="s">
         <v>31</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>70</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
       <c r="M60">
@@ -2173,612 +2173,612 @@
       </c>
       <c r="C61" t="s">
         <v>15</v>
       </c>
       <c r="D61" t="s">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>82</v>
       </c>
       <c r="F61" t="s">
         <v>18</v>
       </c>
       <c r="M61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>100</v>
       </c>
       <c r="B62" t="s">
         <v>101</v>
       </c>
       <c r="C62" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F62" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>102</v>
       </c>
       <c r="B63" t="s">
         <v>101</v>
       </c>
       <c r="C63" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D63" t="s">
         <v>23</v>
       </c>
       <c r="E63" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F63" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>103</v>
       </c>
       <c r="B64" t="s">
         <v>101</v>
       </c>
       <c r="C64" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D64" t="s">
         <v>25</v>
       </c>
       <c r="E64" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F64" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>104</v>
       </c>
       <c r="B65" t="s">
         <v>101</v>
       </c>
       <c r="C65" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D65" t="s">
         <v>16</v>
       </c>
       <c r="E65" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F65" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>105</v>
       </c>
       <c r="B66" t="s">
         <v>106</v>
       </c>
       <c r="C66" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>70</v>
       </c>
       <c r="F66" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>107</v>
       </c>
       <c r="B67" t="s">
         <v>106</v>
       </c>
       <c r="C67" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D67" t="s">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>70</v>
       </c>
       <c r="F67" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>108</v>
       </c>
       <c r="B68" t="s">
         <v>106</v>
       </c>
       <c r="C68" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D68" t="s">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>70</v>
       </c>
       <c r="F68" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>109</v>
       </c>
       <c r="B69" t="s">
         <v>106</v>
       </c>
       <c r="C69" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D69" t="s">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>70</v>
       </c>
       <c r="F69" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>110</v>
       </c>
       <c r="B70" t="s">
         <v>106</v>
       </c>
       <c r="C70" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D70" t="s">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>70</v>
       </c>
       <c r="F70" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>111</v>
       </c>
       <c r="B71" t="s">
         <v>112</v>
       </c>
       <c r="C71" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D71" t="s">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>82</v>
       </c>
       <c r="F71" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>113</v>
       </c>
       <c r="B72" t="s">
         <v>112</v>
       </c>
       <c r="C72" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D72" t="s">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>82</v>
       </c>
       <c r="F72" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>114</v>
       </c>
       <c r="B73" t="s">
         <v>112</v>
       </c>
       <c r="C73" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D73" t="s">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>82</v>
       </c>
       <c r="F73" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>115</v>
       </c>
       <c r="B74" t="s">
         <v>112</v>
       </c>
       <c r="C74" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>82</v>
       </c>
       <c r="F74" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>116</v>
       </c>
       <c r="B75" t="s">
         <v>117</v>
       </c>
       <c r="C75" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D75" t="s">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>82</v>
       </c>
       <c r="F75" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>118</v>
       </c>
       <c r="B76" t="s">
         <v>117</v>
       </c>
       <c r="C76" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>82</v>
       </c>
       <c r="F76" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>119</v>
       </c>
       <c r="B77" t="s">
         <v>117</v>
       </c>
       <c r="C77" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D77" t="s">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>82</v>
       </c>
       <c r="F77" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>120</v>
       </c>
       <c r="B78" t="s">
         <v>117</v>
       </c>
       <c r="C78" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D78" t="s">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>82</v>
       </c>
       <c r="F78" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
         <v>121</v>
       </c>
       <c r="B79" t="s">
         <v>122</v>
       </c>
       <c r="C79" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>82</v>
       </c>
       <c r="F79" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>123</v>
       </c>
       <c r="B80" t="s">
         <v>122</v>
       </c>
       <c r="C80" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D80" t="s">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>82</v>
       </c>
       <c r="F80" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>124</v>
       </c>
       <c r="B81" t="s">
         <v>122</v>
       </c>
       <c r="C81" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D81" t="s">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>82</v>
       </c>
       <c r="F81" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>125</v>
       </c>
       <c r="B82" t="s">
         <v>122</v>
       </c>
       <c r="C82" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D82" t="s">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>82</v>
       </c>
       <c r="F82" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
         <v>126</v>
       </c>
       <c r="B83" t="s">
         <v>127</v>
       </c>
       <c r="C83" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D83" t="s">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>82</v>
       </c>
       <c r="F83" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>128</v>
       </c>
       <c r="B84" t="s">
         <v>127</v>
       </c>
       <c r="C84" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D84" t="s">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>82</v>
       </c>
       <c r="F84" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>129</v>
       </c>
       <c r="B85" t="s">
         <v>127</v>
       </c>
       <c r="C85" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>82</v>
       </c>
       <c r="F85" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>130</v>
       </c>
       <c r="B86" t="s">
         <v>127</v>
       </c>
       <c r="C86" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D86" t="s">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
       <c r="F86" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>