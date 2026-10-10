--- v0 (2026-02-25)
+++ v1 (2026-10-10)
@@ -21,57 +21,57 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
+    <t>额定功率</t>
+  </si>
+  <si>
+    <t>温度系数值(ppm/℃)</t>
+  </si>
+  <si>
     <t>阻值精度</t>
-  </si>
-[...4 lines deleted...]
-    <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>