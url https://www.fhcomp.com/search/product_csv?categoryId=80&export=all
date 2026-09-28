--- v2 (2026-07-26)
+++ v3 (2026-09-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="180">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>容量（F）</t>
   </si>
   <si>
     <t>容量误差范围</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>适用温度范围</t>
   </si>
   <si>
     <t>电压（V）</t>
   </si>
   <si>
     <t>直径(mm)</t>
   </si>
   <si>
     <t>高度(mm)</t>
   </si>
   <si>
@@ -486,57 +486,54 @@
   <si>
     <t>13.5</t>
   </si>
   <si>
     <t>FH3R8M306T-N0820</t>
   </si>
   <si>
     <t>30F</t>
   </si>
   <si>
     <t>FH3R8M306T-N1013-</t>
   </si>
   <si>
     <t>FH3R8M306T-N0820-</t>
   </si>
   <si>
     <t>FH3R8M306T-N1013</t>
   </si>
   <si>
     <t>FH3R8M206T-N0813</t>
   </si>
   <si>
     <t>20F</t>
   </si>
   <si>
-    <t>17*8.5*14*12</t>
+    <t>08*13mm</t>
   </si>
   <si>
     <t>FH3R8M206T-N0813-</t>
-  </si>
-[...1 lines deleted...]
-    <t>08*13mm</t>
   </si>
   <si>
     <t>FH3R8M206T-N0813-J7-</t>
   </si>
   <si>
     <t>FH3R8M206T-L0813-</t>
   </si>
   <si>
     <t>FH3R8M206T-L0813-J-</t>
   </si>
   <si>
     <t>FH3R8M206T-N0813-J-</t>
   </si>
   <si>
     <t>FH3R5M206T-N0813-</t>
   </si>
   <si>
     <t>3.5V</t>
   </si>
   <si>
     <t>FH3R8M106T-L0613-J</t>
   </si>
   <si>
     <t>10F</t>
   </si>
@@ -3183,398 +3180,398 @@
       </c>
       <c r="G83" t="s">
         <v>109</v>
       </c>
       <c r="H83" t="s">
         <v>125</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
         <v>159</v>
       </c>
       <c r="B84" t="s">
         <v>157</v>
       </c>
       <c r="C84" t="s">
         <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B85" t="s">
         <v>157</v>
       </c>
       <c r="C85" t="s">
         <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
         <v>30</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B86" t="s">
         <v>157</v>
       </c>
       <c r="C86" t="s">
         <v>14</v>
       </c>
       <c r="D86" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>30</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B87" t="s">
         <v>157</v>
       </c>
       <c r="C87" t="s">
         <v>14</v>
       </c>
       <c r="D87" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>30</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B88" t="s">
         <v>157</v>
       </c>
       <c r="C88" t="s">
         <v>14</v>
       </c>
       <c r="D88" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>30</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B89" t="s">
         <v>157</v>
       </c>
       <c r="C89" t="s">
         <v>14</v>
       </c>
       <c r="D89" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" t="s">
+        <v>166</v>
+      </c>
+      <c r="B90" t="s">
         <v>167</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
+        <v>14</v>
+      </c>
+      <c r="D90" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>30</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B91" t="s">
         <v>167</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
+        <v>14</v>
+      </c>
+      <c r="D91" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
         <v>30</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B92" t="s">
+        <v>167</v>
+      </c>
+      <c r="C92" t="s">
+        <v>14</v>
+      </c>
+      <c r="D92" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>30</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B93" t="s">
+        <v>167</v>
+      </c>
+      <c r="C93" t="s">
+        <v>14</v>
+      </c>
+      <c r="D93" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>30</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" t="s">
+        <v>171</v>
+      </c>
+      <c r="B94" t="s">
+        <v>167</v>
+      </c>
+      <c r="C94" t="s">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
       <c r="F94" t="s">
         <v>30</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B95" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C95" t="s">
         <v>14</v>
       </c>
       <c r="D95" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" t="s">
+        <v>174</v>
+      </c>
+      <c r="B96" t="s">
+        <v>167</v>
+      </c>
+      <c r="C96" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" t="s">
+        <v>16</v>
+      </c>
+      <c r="F96" t="s">
+        <v>30</v>
+      </c>
+      <c r="G96" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
       <c r="H96" t="s">
         <v>125</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B97" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C97" t="s">
         <v>84</v>
       </c>
       <c r="D97" t="s">
+        <v>177</v>
+      </c>
+      <c r="E97" t="s">
         <v>178</v>
       </c>
-      <c r="E97" t="s">
+      <c r="F97" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>