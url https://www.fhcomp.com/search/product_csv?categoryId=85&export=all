--- v1 (2026-06-19)
+++ v2 (2026-09-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1219" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="296">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>阻值(Ω)</t>
   </si>
   <si>
     <t>额定功率</t>
   </si>
   <si>
     <t>温度系数值(ppm/℃)</t>
   </si>
   <si>
     <t>阻值精度</t>
   </si>
   <si>
     <t>尺寸(inch)</t>
   </si>
   <si>
     <t>生产状态</t>
   </si>
   <si>
     <t>RLP-06KR976FT</t>
   </si>
   <si>
@@ -102,113 +102,113 @@
   <si>
     <t>0402</t>
   </si>
   <si>
     <t>RLC-12KR900FT</t>
   </si>
   <si>
     <t>0.900Ω</t>
   </si>
   <si>
     <t>1W</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>RLS-06KR900FT</t>
   </si>
   <si>
     <t>RLS-05KR900FT</t>
   </si>
   <si>
     <t>1/8W</t>
   </si>
   <si>
+    <t>RLP-06KR820FT</t>
+  </si>
+  <si>
+    <t>0.820Ω</t>
+  </si>
+  <si>
     <t>RLS-06KR820FT</t>
   </si>
   <si>
-    <t>0.820Ω</t>
-[...2 lines deleted...]
-    <t>RLP-06KR820FT</t>
+    <t>RLS-05KR820FT</t>
   </si>
   <si>
     <t>RLP-05KR820FT</t>
   </si>
   <si>
-    <t>RLS-05KR820FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLP-06KR800FT</t>
   </si>
   <si>
     <t>0.800Ω</t>
   </si>
   <si>
     <t>RLC-12KR750FT</t>
   </si>
   <si>
     <t>0.750Ω</t>
   </si>
   <si>
     <t>RLP-10KR750FT</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>RLS-06KR750FT</t>
   </si>
   <si>
     <t>RLS-05KR750FT</t>
   </si>
   <si>
     <t>RLP-02WR750FT</t>
   </si>
   <si>
     <t>RLC-12KR680FT</t>
   </si>
   <si>
     <t>0.680Ω</t>
   </si>
   <si>
     <t>RLP-10KR680FT</t>
   </si>
   <si>
+    <t>RLP-06KR680FT</t>
+  </si>
+  <si>
     <t>RLS-06KR680FT</t>
   </si>
   <si>
-    <t>RLP-06KR680FT</t>
+    <t>RLS-05KR680FT</t>
   </si>
   <si>
     <t>RLP-05KR680FT</t>
   </si>
   <si>
-    <t>RLS-05KR680FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-03WR680FT</t>
   </si>
   <si>
     <t>1/10W</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>RLP-06KR640FT</t>
   </si>
   <si>
     <t>0.640Ω</t>
   </si>
   <si>
     <t>RLC-12KR620FT</t>
   </si>
   <si>
     <t>0.620Ω</t>
   </si>
   <si>
     <t>RLP-10KR620FT</t>
   </si>
   <si>
     <t>RLS-06KR620FT</t>
@@ -240,56 +240,56 @@
   <si>
     <t>0.560Ω</t>
   </si>
   <si>
     <t>RLP-06KR560FT</t>
   </si>
   <si>
     <t>RLS-06KR560FT</t>
   </si>
   <si>
     <t>RLS-05KR560FT</t>
   </si>
   <si>
     <t>RLS-03WR560FT</t>
   </si>
   <si>
     <t>RLC-12KR510FT</t>
   </si>
   <si>
     <t>0.510Ω</t>
   </si>
   <si>
     <t>RLP-10KR510FT</t>
   </si>
   <si>
+    <t>RLP-06KR510FT</t>
+  </si>
+  <si>
     <t>RLS-06KR510FT</t>
   </si>
   <si>
-    <t>RLP-06KR510FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-05KR510FT</t>
   </si>
   <si>
     <t>RLP-03WR510FT</t>
   </si>
   <si>
     <t>RLC-12KR500FT</t>
   </si>
   <si>
     <t>0.500Ω</t>
   </si>
   <si>
     <t>RLP-12KR500FT</t>
   </si>
   <si>
     <t>2W</t>
   </si>
   <si>
     <t>RLS-10KR500FT</t>
   </si>
   <si>
     <t>3/4W</t>
   </si>
   <si>
     <t>RLP-06KR500FT</t>
@@ -306,170 +306,170 @@
   <si>
     <t>RLS-03WR500FT</t>
   </si>
   <si>
     <t>RLS-06KR475FT</t>
   </si>
   <si>
     <t>0.475Ω</t>
   </si>
   <si>
     <t>RLC-12KR470FT</t>
   </si>
   <si>
     <t>0.470Ω</t>
   </si>
   <si>
     <t>RLP-10KR470FT</t>
   </si>
   <si>
     <t>RLS-06KR470FT</t>
   </si>
   <si>
     <t>RLP-06KR470FT</t>
   </si>
   <si>
+    <t>RLS-05KR470FT</t>
+  </si>
+  <si>
     <t>RLP-05KR470FT</t>
   </si>
   <si>
-    <t>RLS-05KR470FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-03WR470FT</t>
   </si>
   <si>
     <t>RLP-06KR450FT</t>
   </si>
   <si>
     <t>0.450Ω</t>
   </si>
   <si>
     <t>RLC-12KR430FT</t>
   </si>
   <si>
     <t>0.430Ω</t>
   </si>
   <si>
     <t>RLP-10KR430FT</t>
   </si>
   <si>
     <t>RLP-06KR430FT</t>
   </si>
   <si>
+    <t>RLS-05KR430FT</t>
+  </si>
+  <si>
     <t>RLP-05KR430FT</t>
   </si>
   <si>
-    <t>RLS-05KR430FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLP-03WR430FT</t>
   </si>
   <si>
     <t>RLP-05KR400FT</t>
   </si>
   <si>
     <t>0.400Ω</t>
   </si>
   <si>
     <t>RLS-03WR400FT</t>
   </si>
   <si>
     <t>RLS-06KR392FT</t>
   </si>
   <si>
     <t>0.392Ω</t>
   </si>
   <si>
     <t>RLC-12KR390FT</t>
   </si>
   <si>
     <t>0.390Ω</t>
   </si>
   <si>
     <t>RLP-10KR390FT</t>
   </si>
   <si>
     <t>RLS-06KR390FT</t>
   </si>
   <si>
+    <t>RLS-05KR390FT</t>
+  </si>
+  <si>
     <t>RLP-05KR390FT</t>
   </si>
   <si>
-    <t>RLS-05KR390FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-03WR390FT</t>
   </si>
   <si>
     <t>RLC-12KR360FT</t>
   </si>
   <si>
     <t>0.360Ω</t>
   </si>
   <si>
+    <t>RLS-06WR360FT</t>
+  </si>
+  <si>
+    <t>RLP-06KR360FT</t>
+  </si>
+  <si>
     <t>RLS-06KR360FT</t>
   </si>
   <si>
-    <t>RLS-06WR360FT</t>
-[...4 lines deleted...]
-  <si>
     <t>RLS-05KR360FT</t>
   </si>
   <si>
     <t>RLS-03WR360FT</t>
   </si>
   <si>
     <t>RLP-03WR360FT</t>
   </si>
   <si>
     <t>RLS-06KR330JT</t>
   </si>
   <si>
     <t>0.330Ω</t>
   </si>
   <si>
     <t>±5%</t>
   </si>
   <si>
     <t>RLC-12KR330FT</t>
   </si>
   <si>
     <t>RLS-10KR330FT</t>
   </si>
   <si>
     <t>RLP-10KR330FT</t>
   </si>
   <si>
+    <t>RLP-06KR330FT</t>
+  </si>
+  <si>
     <t>RLS-06KR330FT</t>
   </si>
   <si>
-    <t>RLP-06KR330FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-05KR330FT</t>
   </si>
   <si>
     <t>RLC-12KR300FT</t>
   </si>
   <si>
     <t>0.300Ω</t>
   </si>
   <si>
     <t>RLP-12KR300FT</t>
   </si>
   <si>
     <t>RLP-10KR300FT</t>
   </si>
   <si>
     <t>RLP-06KR300FT</t>
   </si>
   <si>
     <t>RLS-06KR300FT</t>
   </si>
   <si>
     <t>RLS-05KR300FT</t>
   </si>
   <si>
     <t>RLP-06KR280FT</t>
@@ -498,125 +498,125 @@
   <si>
     <t>RLC-12KR250FT</t>
   </si>
   <si>
     <t>RLP-06KR250FT</t>
   </si>
   <si>
     <t>RLP-05KR250FT</t>
   </si>
   <si>
     <t>RLC-12KR240FT</t>
   </si>
   <si>
     <t>0.240Ω</t>
   </si>
   <si>
     <t>RLS-06KR240FT</t>
   </si>
   <si>
     <t>RLP-06KR240FT</t>
   </si>
   <si>
     <t>RLS-05KR240FT</t>
   </si>
   <si>
+    <t>RLC-12KR220FT</t>
+  </si>
+  <si>
+    <t>0.220Ω</t>
+  </si>
+  <si>
     <t>RLP-12KR220FT</t>
   </si>
   <si>
-    <t>0.220Ω</t>
-[...4 lines deleted...]
-  <si>
     <t>RLP-06KR220FT</t>
   </si>
   <si>
     <t>RLS-05KR220FT</t>
   </si>
   <si>
     <t>RLP-05KR220FT</t>
   </si>
   <si>
     <t>RLP-03WR220FT</t>
   </si>
   <si>
     <t>RLS-05KR210FT</t>
   </si>
   <si>
     <t>0.210Ω</t>
   </si>
   <si>
     <t>RLP-12KR200FT</t>
   </si>
   <si>
     <t>0.200Ω</t>
   </si>
   <si>
     <t>RLC-12KR200FT</t>
   </si>
   <si>
     <t>RLP-10KR200FT</t>
   </si>
   <si>
     <t>RLS-10KR200FT</t>
   </si>
   <si>
     <t>RLP-06KR200FT</t>
   </si>
   <si>
     <t>RLS-06KR200FT</t>
   </si>
   <si>
     <t>RLS-05KR200FT</t>
   </si>
   <si>
     <t>RLP-05KR200FT</t>
   </si>
   <si>
+    <t>RLS-03WR200FT</t>
+  </si>
+  <si>
     <t>RLP-03WR200FT</t>
   </si>
   <si>
-    <t>RLS-03WR200FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLP-06KR180FT</t>
   </si>
   <si>
     <t>0.180Ω</t>
   </si>
   <si>
     <t>RLS-06KR180FT</t>
   </si>
   <si>
+    <t>RLS-05KR180FT</t>
+  </si>
+  <si>
     <t>RLP-05KR180FT</t>
   </si>
   <si>
-    <t>RLS-05KR180FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLP-03WR180FT</t>
   </si>
   <si>
     <t>RLP-05KR165FT</t>
   </si>
   <si>
     <t>0.165Ω</t>
   </si>
   <si>
     <t>RLP-06KR160FT</t>
   </si>
   <si>
     <t>0.160Ω</t>
   </si>
   <si>
     <t>RLP-05KR160FT</t>
   </si>
   <si>
     <t>RLC-12KR150FT</t>
   </si>
   <si>
     <t>0.150Ω</t>
   </si>
   <si>
     <t>RLS-06KR150FT</t>
@@ -648,101 +648,101 @@
   <si>
     <t>RLP-06KR130FT</t>
   </si>
   <si>
     <t>0.130Ω</t>
   </si>
   <si>
     <t>RLS-06KR130FT</t>
   </si>
   <si>
     <t>RLS-05KR130FT</t>
   </si>
   <si>
     <t>RLC-12KR120FT</t>
   </si>
   <si>
     <t>0.120Ω</t>
   </si>
   <si>
     <t>RLP-06KR120FT</t>
   </si>
   <si>
     <t>RLS-06KR120FT</t>
   </si>
   <si>
+    <t>RLS-05KR120FT</t>
+  </si>
+  <si>
     <t>RLP-05KR120FT</t>
   </si>
   <si>
-    <t>RLS-05KR120FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-06KR110FT</t>
   </si>
   <si>
     <t>0.110Ω</t>
   </si>
   <si>
     <t>RLS-06KR100JT</t>
   </si>
   <si>
     <t>0.100Ω</t>
   </si>
   <si>
     <t>RLP-06KR100JT</t>
   </si>
   <si>
     <t>RLC-12KR100FT</t>
   </si>
   <si>
     <t>RLP-12KR100FT</t>
   </si>
   <si>
+    <t>RLP-10KR100FT</t>
+  </si>
+  <si>
     <t>RLS-10KR100FT</t>
   </si>
   <si>
-    <t>RLP-10KR100FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-06KR100FT</t>
   </si>
   <si>
     <t>RLP-06KR100FT</t>
   </si>
   <si>
+    <t>RLS-05KR100FT</t>
+  </si>
+  <si>
     <t>RLP-05KR100FT</t>
   </si>
   <si>
-    <t>RLS-05KR100FT</t>
+    <t>RLS-03WR100FT</t>
   </si>
   <si>
     <t>RLP-03WR100FT</t>
   </si>
   <si>
-    <t>RLS-03WR100FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLP-06KR091FT</t>
   </si>
   <si>
     <t>0.091Ω</t>
   </si>
   <si>
     <t>RLS-06KR091FT</t>
   </si>
   <si>
     <t>RLP-05KR091FT</t>
   </si>
   <si>
     <t>RLS-06KR082FT</t>
   </si>
   <si>
     <t>0.082Ω</t>
   </si>
   <si>
     <t>RLS-10KR080FT</t>
   </si>
   <si>
     <t>0.080Ω</t>
   </si>
   <si>
     <t>RLC-12KR075FT</t>
@@ -765,74 +765,77 @@
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>RLP-05KR068FT</t>
   </si>
   <si>
     <t>RLC-12KR060FT</t>
   </si>
   <si>
     <t>0.060Ω</t>
   </si>
   <si>
     <t>RLS-03BR060FT</t>
   </si>
   <si>
     <t>RLP-06JR056FT</t>
   </si>
   <si>
     <t>0.056Ω</t>
   </si>
   <si>
     <t>±150</t>
   </si>
   <si>
+    <t>RLP-05JR056FT</t>
+  </si>
+  <si>
     <t>RLS-05JR056FT</t>
   </si>
   <si>
-    <t>RLP-05JR056FT</t>
-[...1 lines deleted...]
-  <si>
     <t>RLS-10KR051FT</t>
   </si>
   <si>
     <t>0.051Ω</t>
   </si>
   <si>
     <t>RLP-06JR051FT</t>
   </si>
   <si>
     <t>RLS-05JR051FT</t>
   </si>
   <si>
     <t>RLP-05JR051FT</t>
   </si>
   <si>
     <t>RLP-03BR051FT</t>
   </si>
   <si>
+    <t>RLS-03BR051FT</t>
+  </si>
+  <si>
     <t>RLC-12KR050FT</t>
   </si>
   <si>
     <t>0.050Ω</t>
   </si>
   <si>
     <t>RLP-10KR050FT</t>
   </si>
   <si>
     <t>RLS-06JR050FT</t>
   </si>
   <si>
     <t>RLP-05JR050FT</t>
   </si>
   <si>
     <t>RLS-03BR050FT</t>
   </si>
   <si>
     <t>RLC-12KR047FT</t>
   </si>
   <si>
     <t>0.047Ω</t>
   </si>
   <si>
     <t>RLP-06UR047FT</t>
@@ -849,81 +852,87 @@
   <si>
     <t>RLP-05UR040FT</t>
   </si>
   <si>
     <t>0.040Ω</t>
   </si>
   <si>
     <t>RLP-06UR036FT</t>
   </si>
   <si>
     <t>0.036Ω</t>
   </si>
   <si>
     <t>RLP-05UR033FT</t>
   </si>
   <si>
     <t>0.033Ω</t>
   </si>
   <si>
     <t>RLP-06UR027FT</t>
   </si>
   <si>
     <t>0.027Ω</t>
   </si>
   <si>
+    <t>RLP-05UR025FT</t>
+  </si>
+  <si>
+    <t>0.025Ω</t>
+  </si>
+  <si>
+    <t>RLP-05AR020FT</t>
+  </si>
+  <si>
+    <t>0.020Ω</t>
+  </si>
+  <si>
+    <t>±600</t>
+  </si>
+  <si>
     <t>RLS-05AR020FT</t>
   </si>
   <si>
-    <t>0.020Ω</t>
-[...7 lines deleted...]
-  <si>
     <t>RLS-06AR012JT</t>
   </si>
   <si>
     <t>0.012Ω</t>
   </si>
   <si>
     <t>RLC-12AR010FT</t>
   </si>
   <si>
     <t>0.010Ω</t>
   </si>
   <si>
     <t>RLP-10AR010FT</t>
   </si>
   <si>
+    <t>RLS-06AR010FT</t>
+  </si>
+  <si>
     <t>RLP-06AR010FT</t>
-  </si>
-[...1 lines deleted...]
-    <t>RLS-06AR010FT</t>
   </si>
   <si>
     <t>RLS-05ZR010FT</t>
   </si>
   <si>
     <t>±1200</t>
   </si>
   <si>
     <t>RLP-05ZR010FT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1224,51 +1233,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G203"/>
+  <dimension ref="A1:G205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1421,111 +1430,111 @@
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
@@ -1661,111 +1670,111 @@
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" t="s">
         <v>45</v>
       </c>
       <c r="C24" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>45</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>45</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
@@ -2061,71 +2070,71 @@
       </c>
       <c r="B41" t="s">
         <v>74</v>
       </c>
       <c r="C41" t="s">
         <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>76</v>
       </c>
       <c r="B42" t="s">
         <v>74</v>
       </c>
       <c r="C42" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43" t="s">
         <v>74</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>78</v>
       </c>
       <c r="B44" t="s">
         <v>74</v>
       </c>
       <c r="C44" t="s">
         <v>29</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
@@ -2401,71 +2410,71 @@
       </c>
       <c r="B58" t="s">
         <v>94</v>
       </c>
       <c r="C58" t="s">
         <v>9</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>98</v>
       </c>
       <c r="B59" t="s">
         <v>94</v>
       </c>
       <c r="C59" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>99</v>
       </c>
       <c r="B60" t="s">
         <v>94</v>
       </c>
       <c r="C60" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>100</v>
       </c>
       <c r="B61" t="s">
         <v>94</v>
       </c>
       <c r="C61" t="s">
         <v>52</v>
       </c>
       <c r="D61" t="s">
         <v>21</v>
       </c>
       <c r="E61" t="s">
@@ -2541,71 +2550,71 @@
       </c>
       <c r="B65" t="s">
         <v>104</v>
       </c>
       <c r="C65" t="s">
         <v>9</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>107</v>
       </c>
       <c r="B66" t="s">
         <v>104</v>
       </c>
       <c r="C66" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>108</v>
       </c>
       <c r="B67" t="s">
         <v>104</v>
       </c>
       <c r="C67" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>109</v>
       </c>
       <c r="B68" t="s">
         <v>104</v>
       </c>
       <c r="C68" t="s">
         <v>64</v>
       </c>
       <c r="D68" t="s">
         <v>21</v>
       </c>
       <c r="E68" t="s">
@@ -2721,71 +2730,71 @@
       </c>
       <c r="B74" t="s">
         <v>116</v>
       </c>
       <c r="C74" t="s">
         <v>15</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>119</v>
       </c>
       <c r="B75" t="s">
         <v>116</v>
       </c>
       <c r="C75" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>120</v>
       </c>
       <c r="B76" t="s">
         <v>116</v>
       </c>
       <c r="C76" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>121</v>
       </c>
       <c r="B77" t="s">
         <v>116</v>
       </c>
       <c r="C77" t="s">
         <v>52</v>
       </c>
       <c r="D77" t="s">
         <v>21</v>
       </c>
       <c r="E77" t="s">
@@ -2804,88 +2813,88 @@
       </c>
       <c r="C78" t="s">
         <v>25</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>124</v>
       </c>
       <c r="B79" t="s">
         <v>123</v>
       </c>
       <c r="C79" t="s">
         <v>15</v>
       </c>
       <c r="D79" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>125</v>
       </c>
       <c r="B80" t="s">
         <v>123</v>
       </c>
       <c r="C80" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D80" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>126</v>
       </c>
       <c r="B81" t="s">
         <v>123</v>
       </c>
       <c r="C81" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>127</v>
       </c>
       <c r="B82" t="s">
         <v>123</v>
       </c>
       <c r="C82" t="s">
         <v>29</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
@@ -3001,71 +3010,71 @@
       </c>
       <c r="B88" t="s">
         <v>131</v>
       </c>
       <c r="C88" t="s">
         <v>25</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>136</v>
       </c>
       <c r="B89" t="s">
         <v>131</v>
       </c>
       <c r="C89" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>137</v>
       </c>
       <c r="B90" t="s">
         <v>131</v>
       </c>
       <c r="C90" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>138</v>
       </c>
       <c r="B91" t="s">
         <v>131</v>
       </c>
       <c r="C91" t="s">
         <v>29</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
@@ -3401,71 +3410,71 @@
       </c>
       <c r="B108" t="s">
         <v>158</v>
       </c>
       <c r="C108" t="s">
         <v>29</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>162</v>
       </c>
       <c r="B109" t="s">
         <v>163</v>
       </c>
       <c r="C109" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>164</v>
       </c>
       <c r="B110" t="s">
         <v>163</v>
       </c>
       <c r="C110" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>165</v>
       </c>
       <c r="B111" t="s">
         <v>163</v>
       </c>
       <c r="C111" t="s">
         <v>9</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
@@ -3701,71 +3710,71 @@
       </c>
       <c r="B123" t="s">
         <v>172</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" t="s">
         <v>10</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>180</v>
       </c>
       <c r="B124" t="s">
         <v>172</v>
       </c>
       <c r="C124" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D124" t="s">
         <v>21</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>181</v>
       </c>
       <c r="B125" t="s">
         <v>172</v>
       </c>
       <c r="C125" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D125" t="s">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>182</v>
       </c>
       <c r="B126" t="s">
         <v>183</v>
       </c>
       <c r="C126" t="s">
         <v>9</v>
       </c>
       <c r="D126" t="s">
         <v>10</v>
       </c>
       <c r="E126" t="s">
@@ -3781,71 +3790,71 @@
       </c>
       <c r="B127" t="s">
         <v>183</v>
       </c>
       <c r="C127" t="s">
         <v>15</v>
       </c>
       <c r="D127" t="s">
         <v>10</v>
       </c>
       <c r="E127" t="s">
         <v>11</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>185</v>
       </c>
       <c r="B128" t="s">
         <v>183</v>
       </c>
       <c r="C128" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D128" t="s">
         <v>10</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>186</v>
       </c>
       <c r="B129" t="s">
         <v>183</v>
       </c>
       <c r="C129" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D129" t="s">
         <v>10</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>187</v>
       </c>
       <c r="B130" t="s">
         <v>183</v>
       </c>
       <c r="C130" t="s">
         <v>64</v>
       </c>
       <c r="D130" t="s">
         <v>21</v>
       </c>
       <c r="E130" t="s">
@@ -4181,71 +4190,71 @@
       </c>
       <c r="B147" t="s">
         <v>209</v>
       </c>
       <c r="C147" t="s">
         <v>15</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>212</v>
       </c>
       <c r="B148" t="s">
         <v>209</v>
       </c>
       <c r="C148" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
         <v>11</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>213</v>
       </c>
       <c r="B149" t="s">
         <v>209</v>
       </c>
       <c r="C149" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D149" t="s">
         <v>10</v>
       </c>
       <c r="E149" t="s">
         <v>11</v>
       </c>
       <c r="F149" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>214</v>
       </c>
       <c r="B150" t="s">
         <v>215</v>
       </c>
       <c r="C150" t="s">
         <v>15</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
@@ -4321,71 +4330,71 @@
       </c>
       <c r="B154" t="s">
         <v>217</v>
       </c>
       <c r="C154" t="s">
         <v>83</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>221</v>
       </c>
       <c r="B155" t="s">
         <v>217</v>
       </c>
       <c r="C155" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>11</v>
       </c>
       <c r="F155" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>222</v>
       </c>
       <c r="B156" t="s">
         <v>217</v>
       </c>
       <c r="C156" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
         <v>11</v>
       </c>
       <c r="F156" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>223</v>
       </c>
       <c r="B157" t="s">
         <v>217</v>
       </c>
       <c r="C157" t="s">
         <v>15</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
@@ -4401,111 +4410,111 @@
       </c>
       <c r="B158" t="s">
         <v>217</v>
       </c>
       <c r="C158" t="s">
         <v>9</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
         <v>11</v>
       </c>
       <c r="F158" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>225</v>
       </c>
       <c r="B159" t="s">
         <v>217</v>
       </c>
       <c r="C159" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>226</v>
       </c>
       <c r="B160" t="s">
         <v>217</v>
       </c>
       <c r="C160" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
         <v>11</v>
       </c>
       <c r="F160" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>227</v>
       </c>
       <c r="B161" t="s">
         <v>217</v>
       </c>
       <c r="C161" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D161" t="s">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>11</v>
       </c>
       <c r="F161" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>228</v>
       </c>
       <c r="B162" t="s">
         <v>217</v>
       </c>
       <c r="C162" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D162" t="s">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>11</v>
       </c>
       <c r="F162" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>229</v>
       </c>
       <c r="B163" t="s">
         <v>230</v>
       </c>
       <c r="C163" t="s">
         <v>9</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
@@ -4741,71 +4750,71 @@
       </c>
       <c r="B175" t="s">
         <v>249</v>
       </c>
       <c r="C175" t="s">
         <v>9</v>
       </c>
       <c r="D175" t="s">
         <v>250</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>251</v>
       </c>
       <c r="B176" t="s">
         <v>249</v>
       </c>
       <c r="C176" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D176" t="s">
         <v>250</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>252</v>
       </c>
       <c r="B177" t="s">
         <v>249</v>
       </c>
       <c r="C177" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="D177" t="s">
         <v>250</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>253</v>
       </c>
       <c r="B178" t="s">
         <v>254</v>
       </c>
       <c r="C178" t="s">
         <v>85</v>
       </c>
       <c r="D178" t="s">
         <v>10</v>
       </c>
       <c r="E178" t="s">
@@ -4878,462 +4887,502 @@
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>258</v>
       </c>
       <c r="B182" t="s">
         <v>254</v>
       </c>
       <c r="C182" t="s">
         <v>64</v>
       </c>
       <c r="D182" t="s">
         <v>201</v>
       </c>
       <c r="E182" t="s">
         <v>11</v>
       </c>
       <c r="F182" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>259</v>
       </c>
       <c r="B183" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C183" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D183" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="E183" t="s">
         <v>11</v>
       </c>
       <c r="F183" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
+        <v>260</v>
+      </c>
+      <c r="B184" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C184" t="s">
         <v>25</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
         <v>262</v>
       </c>
       <c r="B185" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C185" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D185" t="s">
-        <v>250</v>
+        <v>10</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>263</v>
       </c>
       <c r="B186" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C186" t="s">
         <v>15</v>
       </c>
       <c r="D186" t="s">
         <v>250</v>
       </c>
       <c r="E186" t="s">
         <v>11</v>
       </c>
       <c r="F186" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>264</v>
       </c>
       <c r="B187" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C187" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D187" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>265</v>
       </c>
       <c r="B188" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="C188" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D188" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="E188" t="s">
         <v>11</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
+        <v>266</v>
+      </c>
+      <c r="B189" t="s">
         <v>267</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="D189" t="s">
-        <v>268</v>
+        <v>10</v>
       </c>
       <c r="E189" t="s">
         <v>11</v>
       </c>
       <c r="F189" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B190" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C190" t="s">
         <v>9</v>
       </c>
       <c r="D190" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
+        <v>270</v>
+      </c>
+      <c r="B191" t="s">
         <v>271</v>
       </c>
-      <c r="B191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C191" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D191" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E191" t="s">
         <v>11</v>
       </c>
       <c r="F191" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
+        <v>272</v>
+      </c>
+      <c r="B192" t="s">
         <v>273</v>
       </c>
-      <c r="B192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C192" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D192" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E192" t="s">
         <v>11</v>
       </c>
       <c r="F192" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
+        <v>274</v>
+      </c>
+      <c r="B193" t="s">
         <v>275</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D193" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E193" t="s">
         <v>11</v>
       </c>
       <c r="F193" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
+        <v>276</v>
+      </c>
+      <c r="B194" t="s">
         <v>277</v>
       </c>
-      <c r="B194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D194" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E194" t="s">
         <v>11</v>
       </c>
       <c r="F194" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
+        <v>278</v>
+      </c>
+      <c r="B195" t="s">
         <v>279</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="D195" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E195" t="s">
         <v>11</v>
       </c>
       <c r="F195" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B196" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C196" t="s">
         <v>15</v>
       </c>
       <c r="D196" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E196" t="s">
         <v>11</v>
       </c>
       <c r="F196" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
+        <v>282</v>
+      </c>
+      <c r="B197" t="s">
         <v>283</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" t="s">
+        <v>15</v>
+      </c>
+      <c r="D197" t="s">
         <v>284</v>
       </c>
-      <c r="C197" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="F197" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>285</v>
       </c>
       <c r="B198" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C198" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D198" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
+        <v>286</v>
+      </c>
+      <c r="B199" t="s">
         <v>287</v>
       </c>
-      <c r="B199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D199" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E199" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="F199" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>288</v>
       </c>
       <c r="B200" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C200" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="D200" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E200" t="s">
         <v>11</v>
       </c>
       <c r="F200" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
+        <v>290</v>
+      </c>
+      <c r="B201" t="s">
         <v>289</v>
       </c>
-      <c r="B201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D201" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E201" t="s">
         <v>11</v>
       </c>
       <c r="F201" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B202" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C202" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D202" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
       <c r="F202" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>292</v>
       </c>
       <c r="B203" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C203" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D203" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
       <c r="F203" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" t="s">
+        <v>293</v>
+      </c>
+      <c r="B204" t="s">
+        <v>289</v>
+      </c>
+      <c r="C204" t="s">
+        <v>29</v>
+      </c>
+      <c r="D204" t="s">
+        <v>294</v>
+      </c>
+      <c r="E204" t="s">
+        <v>11</v>
+      </c>
+      <c r="F204" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" t="s">
+        <v>295</v>
+      </c>
+      <c r="B205" t="s">
+        <v>289</v>
+      </c>
+      <c r="C205" t="s">
+        <v>15</v>
+      </c>
+      <c r="D205" t="s">
+        <v>294</v>
+      </c>
+      <c r="E205" t="s">
+        <v>11</v>
+      </c>
+      <c r="F205" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">