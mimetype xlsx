--- v0 (2025-10-31)
+++ v1 (2026-08-05)
@@ -195,56 +195,56 @@
   <si>
     <t>8152LEMAB25RKN93EC</t>
   </si>
   <si>
     <t>1500μF</t>
   </si>
   <si>
     <t>8122LDM1030RKN93E0</t>
   </si>
   <si>
     <t>1200μF</t>
   </si>
   <si>
     <t>Φ10×30mm</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>8102LFM1625RKN93E0</t>
   </si>
   <si>
     <t>1000μF</t>
   </si>
   <si>
+    <t>8102LEMAB20RKN03E0</t>
+  </si>
+  <si>
     <t>8102LEMAB20RKN93E0</t>
   </si>
   <si>
-    <t>8102LEMAB20RKN03E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8102LEM1625RKN93E0</t>
   </si>
   <si>
     <t>8102LDMAB25RKN0310</t>
   </si>
   <si>
     <t>8102LDMAB20RKN03E0</t>
   </si>
   <si>
     <t>8102LDM1625RKN0210</t>
   </si>
   <si>
     <t>8102LCMAB20RKN0210</t>
   </si>
   <si>
     <t>16V</t>
   </si>
   <si>
     <t>8102LCM1016RKN93E0</t>
   </si>
   <si>
     <t>Φ10×16mm</t>
   </si>
   <si>
     <t>1016</t>
@@ -333,131 +333,131 @@
   <si>
     <t>8471LGMAB20RKN93E0</t>
   </si>
   <si>
     <t>63V</t>
   </si>
   <si>
     <t>8471LFMAB25RKN93E0</t>
   </si>
   <si>
     <t>8471LFM1625RKN0210</t>
   </si>
   <si>
     <t>8471LFM1020RKN93E0</t>
   </si>
   <si>
     <t>8471LEMAB25RKN0210</t>
   </si>
   <si>
     <t>8471LEMAB20RKN0210</t>
   </si>
   <si>
     <t>8471LEM1625RKN0210</t>
   </si>
   <si>
+    <t>8471LEM1020RKN93E0</t>
+  </si>
+  <si>
     <t>8471LEM1020RKN93EP</t>
   </si>
   <si>
-    <t>8471LEM1020RKN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471LEM1020RKN0210</t>
   </si>
   <si>
     <t>8471LEM1016RKN93EC</t>
   </si>
   <si>
     <t>8471LEM1016RKN93E0</t>
   </si>
   <si>
     <t>8471LDMAB25RKN0210</t>
   </si>
   <si>
+    <t>8471LDM1016RKN93E0</t>
+  </si>
+  <si>
     <t>8471LDM1016RKN0310</t>
   </si>
   <si>
-    <t>8471LDM1016RKN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8471LDM1012RKN93E0</t>
   </si>
   <si>
     <t>8471LDM0814RKN0130</t>
   </si>
   <si>
     <t>Φ8×14mm</t>
   </si>
   <si>
     <t>0814</t>
   </si>
   <si>
     <t>8471LCM0812RKN93S0</t>
   </si>
   <si>
     <t>Φ8×12mm</t>
   </si>
   <si>
     <t>0812</t>
   </si>
   <si>
     <t>8471LCM0812RKN93E0</t>
   </si>
   <si>
     <t>8471LBM1012RKN93E0</t>
   </si>
   <si>
     <t>8471LBM0812RKN93E0</t>
   </si>
   <si>
     <t>8391MAM1630RKN93E0</t>
   </si>
   <si>
     <t>390μF</t>
   </si>
   <si>
     <t>8391LFMAB20RKN0310</t>
   </si>
   <si>
     <t>8331MAM1625RKN93E0</t>
   </si>
   <si>
     <t>330μF</t>
   </si>
   <si>
+    <t>8331LGMAB16RKN93E0</t>
+  </si>
+  <si>
+    <t>Φ12.5×16mm</t>
+  </si>
+  <si>
+    <t>AB16</t>
+  </si>
+  <si>
     <t>8331LGMAB16RKN0310</t>
   </si>
   <si>
-    <t>Φ12.5×16mm</t>
-[...7 lines deleted...]
-  <si>
     <t>8331LGM1020RKN93E0</t>
   </si>
   <si>
     <t>8331LEM1016RKN031P</t>
   </si>
   <si>
     <t>8331LDMAB25RKN0210</t>
   </si>
   <si>
     <t>8331LDM0812RKN93E0</t>
   </si>
   <si>
     <t>8331LDM0812RKN0210</t>
   </si>
   <si>
     <t>8331LCM0812RKN93EC</t>
   </si>
   <si>
     <t>8331LCM0812RKN93E0</t>
   </si>
   <si>
     <t>8221MCM1830RKN93E0</t>
   </si>
   <si>
     <t>220μF</t>
@@ -495,56 +495,56 @@
   <si>
     <t>8221LFM1016RKN93EP</t>
   </si>
   <si>
     <t>8221LEM1016RKN0210</t>
   </si>
   <si>
     <t>8221LEM0812RKN93E0</t>
   </si>
   <si>
     <t>8221LDMAA12RKN93EA</t>
   </si>
   <si>
     <t>Φ6.3×12mm</t>
   </si>
   <si>
     <t>AA12</t>
   </si>
   <si>
     <t>8221LDM1012RKN0210</t>
   </si>
   <si>
     <t>8221LDM0816RKN03E0</t>
   </si>
   <si>
+    <t>8221LDM0812RKN93EC</t>
+  </si>
+  <si>
     <t>8221LDM0812RKN93E0</t>
   </si>
   <si>
-    <t>8221LDM0812RKN93EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8221LCMAA12RKN93E0</t>
   </si>
   <si>
     <t>8221LCMAA12RKN93EC</t>
   </si>
   <si>
     <t>8221LBMAA12RKN93EC</t>
   </si>
   <si>
     <t>8221LCKAA12RKN93E0</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>8151VAM1840RKN93E0</t>
   </si>
   <si>
     <t>150μF</t>
   </si>
   <si>
     <t>400V</t>
   </si>
   <si>
     <t>8151VAM1840RKN93EL</t>
@@ -618,509 +618,509 @@
   <si>
     <t>8101VAM1640RKN93EC</t>
   </si>
   <si>
     <t>Φ16×40mm</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>8101MDM1825RKN93E0</t>
   </si>
   <si>
     <t>250V</t>
   </si>
   <si>
     <t>8101MDM1825RKN0210</t>
   </si>
   <si>
     <t>8101MCM1625RKN93E0</t>
   </si>
   <si>
     <t>8101MBM1625RKN93E0</t>
   </si>
   <si>
+    <t>8101MAM1020RKN13S0</t>
+  </si>
+  <si>
     <t>8101MAM1020RKN93E0</t>
   </si>
   <si>
-    <t>8101MAM1020RKN13S0</t>
-[...1 lines deleted...]
-  <si>
     <t>8101MAM1016RKN93E0</t>
   </si>
   <si>
     <t>8101LGMAB20RKN93E0</t>
   </si>
   <si>
     <t>8101LGM0816RKN93E0</t>
   </si>
   <si>
     <t>8101LFMAB20RKN0120</t>
   </si>
   <si>
     <t>8101LFMAB20RKN0210</t>
   </si>
   <si>
     <t>8101LFM1020RKN021P</t>
   </si>
   <si>
     <t>8101LFM1020RKN0210</t>
   </si>
   <si>
+    <t>8101LFM1012RKN0210</t>
+  </si>
+  <si>
     <t>8101LFM1012RKN0110</t>
   </si>
   <si>
-    <t>8101LFM1012RKN0210</t>
+    <t>8101LFM0812RKN93EP</t>
+  </si>
+  <si>
+    <t>8101LFM0812RKN93EA</t>
   </si>
   <si>
     <t>8101LFM0812RKN93E0</t>
   </si>
   <si>
+    <t>8101LFM0812RKN0310</t>
+  </si>
+  <si>
     <t>8101LFM0812RKN93EC</t>
   </si>
   <si>
-    <t>8101LFM0812RKN93EP</t>
-[...5 lines deleted...]
-    <t>8101LFM0812RKN93EA</t>
+    <t>8101LEM0812RKN93EP</t>
   </si>
   <si>
     <t>8101LEM0812RKN93E0</t>
   </si>
   <si>
-    <t>8101LEM0812RKN93EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8101LDMAA12RKN93EA</t>
   </si>
   <si>
     <t>8101LDMAA12RKN93E0</t>
   </si>
   <si>
     <t>8101LDMAA12RKN93EC</t>
   </si>
   <si>
     <t>8101LDM1016RKN0210</t>
   </si>
   <si>
     <t>8101LDM1014RKN0210</t>
   </si>
   <si>
     <t>Φ10×14mm</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>8101LDM0812RKN93E0</t>
   </si>
   <si>
+    <t>8101LDM0812RKN0110</t>
+  </si>
+  <si>
     <t>8101LDM0812RKN0210</t>
   </si>
   <si>
-    <t>8101LDM0812RKN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8101LCMAA12RKN93EC</t>
   </si>
   <si>
     <t>8101LCM0812RKN93E0</t>
   </si>
   <si>
     <t>8820VAM1825RKN93E0</t>
   </si>
   <si>
     <t>82μF</t>
   </si>
   <si>
     <t>8820VAM1825RKN93EC</t>
   </si>
   <si>
+    <t>8820MBMAB20RKN93EP</t>
+  </si>
+  <si>
     <t>8820MBMAB20RKN93E0</t>
   </si>
   <si>
-    <t>8820MBMAB20RKN93EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8680VBM1830RKN93E0</t>
   </si>
   <si>
     <t>68μF</t>
   </si>
   <si>
     <t>8680VBM1830RKN0210</t>
   </si>
   <si>
     <t>8680VBM1825RKN93E0</t>
   </si>
   <si>
     <t>8680VAM1825RKN93E0</t>
   </si>
   <si>
+    <t>8680MDMAB25RKN93E0</t>
+  </si>
+  <si>
+    <t>8680MDMAB25RKN0210</t>
+  </si>
+  <si>
     <t>8680MDMAB25RKN0170</t>
   </si>
   <si>
     <t>8680MDMAB25RKN0270</t>
   </si>
   <si>
-    <t>8680MDMAB25RKN93E0</t>
-[...4 lines deleted...]
-  <si>
     <t>8680MDM1625RKN0210</t>
   </si>
   <si>
     <t>8680MBM1020RKN93ED</t>
   </si>
   <si>
     <t>8680MAM1014RKN93E0</t>
   </si>
   <si>
     <t>8680LDMAA12RKN0210</t>
   </si>
   <si>
     <t>8680LDMAA12RKN0310</t>
   </si>
   <si>
     <t>8680MDVAB26RKN92YK</t>
   </si>
   <si>
     <t>Φ12.5×26mm</t>
   </si>
   <si>
     <t>±15%</t>
   </si>
   <si>
     <t>AB26</t>
   </si>
   <si>
+    <t>8680MDVAB25RKN93Y0</t>
+  </si>
+  <si>
     <t>8680MDVAB25RKN93YK</t>
   </si>
   <si>
     <t>8680MDVAB25RKN92YK</t>
   </si>
   <si>
     <t>8680MDVAB25RKN92Y0</t>
   </si>
   <si>
-    <t>8680MDVAB25RKN93Y0</t>
-[...1 lines deleted...]
-  <si>
     <t>8560MDMAB30RKN93E0</t>
   </si>
   <si>
     <t>56μF</t>
   </si>
   <si>
     <t>8470VAM1630RKN0210</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>8470VAM1625RKN93E0</t>
   </si>
   <si>
     <t>8470VAM1620RKN93EC</t>
   </si>
   <si>
     <t>Φ16×20mm</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>8470MFM1625RKN0210</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8470MDMAB25RKN0210</t>
   </si>
   <si>
     <t>8470MDMAB25RKN0170</t>
   </si>
   <si>
+    <t>8470MDMAB20RKN0270</t>
+  </si>
+  <si>
     <t>8470MDMAB20RKN0210</t>
   </si>
   <si>
-    <t>8470MDMAB20RKN0270</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MCMAB20RKN93E0</t>
   </si>
   <si>
     <t>8470MBMAB20RKN0210</t>
   </si>
   <si>
     <t>8470MBM1014RKN93EC</t>
   </si>
   <si>
     <t>8470MAM1013RKN93E0</t>
   </si>
   <si>
     <t>Φ10×13mm</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>8470MAM1012RKN13S0</t>
   </si>
   <si>
     <t>8470MAM0814RKN0310</t>
   </si>
   <si>
     <t>8470LGM1020RKN0210</t>
   </si>
   <si>
     <t>8470LGM1012RKN0310</t>
   </si>
   <si>
+    <t>8470LFMAA12RKN93EA</t>
+  </si>
+  <si>
     <t>8470LFMAA12RKN93E0</t>
   </si>
   <si>
     <t>8470LFMAA12RKN931C</t>
   </si>
   <si>
     <t>8470LFMAA12RKN93EC</t>
   </si>
   <si>
-    <t>8470LFMAA12RKN93EA</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LFM1016RKN0210</t>
   </si>
   <si>
     <t>8470LEM1016RKN0210</t>
   </si>
   <si>
     <t>8470LEM1014RKN0210</t>
   </si>
   <si>
     <t>8470LEM1012RKN0210</t>
   </si>
   <si>
     <t>8470LEM0812RKN0210</t>
   </si>
   <si>
     <t>8470LEM0511RKN93EA</t>
   </si>
   <si>
     <t>Φ5×11mm</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>8470LDMAA12RKN93EA</t>
   </si>
   <si>
     <t>8470LDMAA12RKN93E0</t>
   </si>
   <si>
     <t>8470LDM0812RKN0210</t>
   </si>
   <si>
     <t>8470LDM0812RKN0110</t>
   </si>
   <si>
+    <t>8470LDM0511RKN93EC</t>
+  </si>
+  <si>
     <t>8470LDM0511RKN93E0</t>
   </si>
   <si>
-    <t>8470LDM0511RKN93EC</t>
-[...1 lines deleted...]
-  <si>
     <t>8470LCM0812RKN0210</t>
   </si>
   <si>
+    <t>8470MDVAB20RKN92YK</t>
+  </si>
+  <si>
     <t>8470MDVAB20RKN92Y0</t>
   </si>
   <si>
-    <t>8470MDVAB20RKN92YK</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MBK1020RKN93EK</t>
   </si>
   <si>
     <t>8330VBM1830RKN93E0</t>
   </si>
   <si>
     <t>33μF</t>
   </si>
   <si>
     <t>8330VAM1625RKN93E0</t>
   </si>
   <si>
     <t>8330VAM1620RKN93E0</t>
   </si>
   <si>
     <t>8330MDMAB20RKN0210</t>
   </si>
   <si>
     <t>8330MCM1016RKN93E0</t>
   </si>
   <si>
     <t>8330MCM1014RKN93ED</t>
   </si>
   <si>
     <t>8330MBM0816RKN93E0</t>
   </si>
   <si>
     <t>8330LGMAA12RKN93E0</t>
   </si>
   <si>
     <t>8330LFM1012RKN0210</t>
   </si>
   <si>
     <t>8220VBM1825RKN0210</t>
   </si>
   <si>
     <t>22μF</t>
   </si>
   <si>
+    <t>8220VBM1625RKN0210</t>
+  </si>
+  <si>
     <t>8220VBM1625RKN91E0</t>
   </si>
   <si>
-    <t>8220VBM1625RKN0210</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VAMAB25RKN93E0</t>
   </si>
   <si>
     <t>8220VAMAB25RKN0210</t>
   </si>
   <si>
     <t>8220VAMAB20RKN93EC</t>
   </si>
   <si>
     <t>8220VAMAB20RKN93E0</t>
   </si>
   <si>
     <t>8220MFMAB20RKN0210</t>
   </si>
   <si>
     <t>8220MDMAB20RKN0210</t>
   </si>
   <si>
     <t>8220MDM1320RKN0210</t>
   </si>
   <si>
     <t>Φ13×20mm</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>8220MDM1020RKN93E0</t>
   </si>
   <si>
     <t>8220MCM1020RKN0210</t>
   </si>
   <si>
     <t>8220MCM1020RKN0110</t>
   </si>
   <si>
     <t>8220MBM1020RKN0210</t>
   </si>
   <si>
     <t>8220MAMAA12RKN93EA</t>
   </si>
   <si>
     <t>8220MAM0812RKN93E0</t>
   </si>
   <si>
+    <t>8220LFMAA12RKN93E0</t>
+  </si>
+  <si>
     <t>8220LFMAA12RKN031A</t>
   </si>
   <si>
-    <t>8220LFMAA12RKN93E0</t>
+    <t>8220LFM0511RKN93EA</t>
+  </si>
+  <si>
+    <t>8220LFM0511RKN93E0</t>
+  </si>
+  <si>
+    <t>8220LFM0511RKN03E0</t>
+  </si>
+  <si>
+    <t>8220LFM0511RKN021M</t>
+  </si>
+  <si>
+    <t>8220LFM0511RKN0210</t>
   </si>
   <si>
     <t>8220LFM0511RKN0310</t>
   </si>
   <si>
-    <t>8220LFM0511RKN93E0</t>
-[...13 lines deleted...]
-  <si>
     <t>8220LEMAA12RKN93E0</t>
   </si>
   <si>
     <t>8220LDM0511RKN93E0</t>
   </si>
   <si>
+    <t>8220MBK1020RKN0210</t>
+  </si>
+  <si>
     <t>8220MBA1020RKN0210</t>
   </si>
   <si>
-    <t>8220MBK1020RKN0210</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VAM1020RKN93E0</t>
   </si>
   <si>
     <t>15μF</t>
   </si>
   <si>
     <t>8150VAM1016RKN93EP</t>
   </si>
   <si>
     <t>8150VAM1012RKN93E0</t>
   </si>
   <si>
     <t>8150MDM1020RKN93EC</t>
   </si>
   <si>
     <t>8150MCM1012RKN93E0</t>
   </si>
   <si>
     <t>8150MCM0812RKN93EC</t>
   </si>
   <si>
+    <t>8150MCM0812RKN93E0</t>
+  </si>
+  <si>
     <t>8150MCM0812RKN93A0</t>
   </si>
   <si>
-    <t>8150MCM0812RKN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8150MBMAA14RKN93EL</t>
   </si>
   <si>
     <t>Φ6.3×14mm</t>
   </si>
   <si>
     <t>AA14</t>
   </si>
   <si>
     <t>8150MBM1016RKN0210</t>
   </si>
   <si>
     <t>8150MBM1012RKN0210</t>
   </si>
   <si>
     <t>8150LAM0812RKN0210</t>
   </si>
   <si>
     <t>6.3V</t>
   </si>
   <si>
     <t>8150VAK1020RKN0210</t>
   </si>
   <si>
     <t>8150MBK1016RKN0210</t>
@@ -1143,62 +1143,62 @@
   <si>
     <t>10μF</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>8100VBMAB20RKN0210</t>
   </si>
   <si>
     <t>8100VBMAB20RKN0110</t>
   </si>
   <si>
     <t>8100VBMAB20RKN91E0</t>
   </si>
   <si>
     <t>8100VBM1320RKN0210</t>
   </si>
   <si>
     <t>8100VBM1016RKN93EP</t>
   </si>
   <si>
     <t>8100VAMAB20RKN0210</t>
   </si>
   <si>
+    <t>8100VAM1020RKN93E0</t>
+  </si>
+  <si>
     <t>8100VAM1020RKN0210</t>
   </si>
   <si>
-    <t>8100VAM1020RKN93E0</t>
+    <t>8100VAM1016RKN93E0</t>
   </si>
   <si>
     <t>8100VAM1016RKN0210</t>
   </si>
   <si>
-    <t>8100VAM1016RKN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100VAM1012RKN93E0</t>
   </si>
   <si>
     <t>8100VAM1012RKND3E0</t>
   </si>
   <si>
     <t>8100MFM1020RKN0210</t>
   </si>
   <si>
     <t>8100MDM1020RKN0210</t>
   </si>
   <si>
     <t>8100MDM1016RKN0210</t>
   </si>
   <si>
     <t>8100MDM1012RKN93EC</t>
   </si>
   <si>
     <t>8100MCM1016RKN0210</t>
   </si>
   <si>
     <t>8100MCM1016RKN0110</t>
   </si>
   <si>
     <t>8100MCM0816RKN93E0</t>
@@ -1209,62 +1209,62 @@
   <si>
     <t>8100MCM0810RKN93A0</t>
   </si>
   <si>
     <t>Φ8×10mm</t>
   </si>
   <si>
     <t>0810</t>
   </si>
   <si>
     <t>8100MBM0812RKN93E0</t>
   </si>
   <si>
     <t>8100MAMAA12RKN93E0</t>
   </si>
   <si>
     <t>8100LGM0812RKN0210</t>
   </si>
   <si>
     <t>8100LFM0812RKN0210</t>
   </si>
   <si>
     <t>8100LFM0812RKN93E0</t>
   </si>
   <si>
+    <t>8100LFM0511RKN031C</t>
+  </si>
+  <si>
+    <t>8100LFM0511RKN031A</t>
+  </si>
+  <si>
+    <t>8100LFM0511RKN93E0</t>
+  </si>
+  <si>
     <t>8100LFM0511RKN93EA</t>
   </si>
   <si>
-    <t>8100LFM0511RKN031C</t>
-[...7 lines deleted...]
-  <si>
     <t>8100LDMAA11RKN0210</t>
   </si>
   <si>
     <t>Φ6.3×11mm</t>
   </si>
   <si>
     <t>AA11</t>
   </si>
   <si>
     <t>8100MCK0810RKN93A0</t>
   </si>
   <si>
     <t>8100MCK0809RKN93A0</t>
   </si>
   <si>
     <t>Φ8×9mm</t>
   </si>
   <si>
     <t>0809</t>
   </si>
   <si>
     <t>89R0VAM0811RKN93E0</t>
   </si>
   <si>
     <t>9.0μF</t>
@@ -1311,56 +1311,56 @@
   <si>
     <t>84R7VBM1020RKN0210</t>
   </si>
   <si>
     <t>4.7μF</t>
   </si>
   <si>
     <t>84R7VAMAA09RKN93EA</t>
   </si>
   <si>
     <t>Φ6.3×9mm</t>
   </si>
   <si>
     <t>AA09</t>
   </si>
   <si>
     <t>84R7VAM1020RKN02F0</t>
   </si>
   <si>
     <t>84R7VAM1020RKN0210</t>
   </si>
   <si>
     <t>84R7VAM1012RKN0210</t>
   </si>
   <si>
+    <t>84R7VAM0812RKN93E0</t>
+  </si>
+  <si>
     <t>84R7VAM0812RKN0310</t>
   </si>
   <si>
-    <t>84R7VAM0812RKN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>84R7VAM0812RKND3E0</t>
   </si>
   <si>
     <t>84R7VAM0810RKN93E0</t>
   </si>
   <si>
     <t>84R7MCMAA09RKN93EA</t>
   </si>
   <si>
     <t>84R7MCM0812RKN92E0</t>
   </si>
   <si>
     <t>84R7MAM0511RKN93E0</t>
   </si>
   <si>
     <t>84R7LFM0511RKN93FA</t>
   </si>
   <si>
     <t>84R7LFM0511RKN93EC</t>
   </si>
   <si>
     <t>84R7LFM0511RKN93EA</t>
   </si>
   <si>
     <t>84R7VAK1016RKN0210</t>
@@ -1377,84 +1377,84 @@
   <si>
     <t>2.2μF</t>
   </si>
   <si>
     <t>82R2VAMAA12RKN93EA</t>
   </si>
   <si>
     <t>82R2VAMAA12RKN92E0</t>
   </si>
   <si>
     <t>82R2VAMAA12RKN0210</t>
   </si>
   <si>
     <t>82R2VAMAA12RKN93E0</t>
   </si>
   <si>
     <t>82R2VAMAA09RKND3E0</t>
   </si>
   <si>
     <t>82R2VAM1016RKN0210</t>
   </si>
   <si>
     <t>82R2VAM1012RKN0210</t>
   </si>
   <si>
+    <t>82R2VAM0812RKN93E0</t>
+  </si>
+  <si>
     <t>82R2VAM0812RKN0210</t>
   </si>
   <si>
     <t>82R2VAM0812RKN021C</t>
   </si>
   <si>
-    <t>82R2VAM0812RKN93E0</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAM0810RKN93E0</t>
   </si>
   <si>
     <t>82R2MDMAA09RKN0310</t>
   </si>
   <si>
     <t>82R2MDMAA09RKN93E0</t>
   </si>
   <si>
     <t>82R2LFM0812RKN0210</t>
   </si>
   <si>
     <t>81R8VAMAA12RKN0310</t>
   </si>
   <si>
     <t>1.8μF</t>
   </si>
   <si>
+    <t>81R0VAMAA12RKN0310</t>
+  </si>
+  <si>
+    <t>1.0μF</t>
+  </si>
+  <si>
     <t>81R0VAMAA12RKN0210</t>
-  </si>
-[...4 lines deleted...]
-    <t>81R0VAMAA12RKN0310</t>
   </si>
   <si>
     <t>81R0VAMAA09RKN93E0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>