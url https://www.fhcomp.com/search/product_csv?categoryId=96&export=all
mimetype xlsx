--- v0 (2026-02-02)
+++ v1 (2026-08-05)
@@ -213,71 +213,71 @@
   <si>
     <t>8221MBM1830RYN91E0</t>
   </si>
   <si>
     <t>220μF</t>
   </si>
   <si>
     <t>8221MBM1625RYN91E0</t>
   </si>
   <si>
     <t>Φ16×25mm</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>8221LEM0816RYN0110</t>
   </si>
   <si>
     <t>Φ8×16mm</t>
   </si>
   <si>
     <t>0816</t>
   </si>
   <si>
+    <t>8151VBM2240RYN91EL</t>
+  </si>
+  <si>
+    <t>150μF</t>
+  </si>
+  <si>
+    <t>Φ22×40mm</t>
+  </si>
+  <si>
+    <t>450V</t>
+  </si>
+  <si>
+    <t>2240</t>
+  </si>
+  <si>
+    <t>8151VBM2240RYN91E0</t>
+  </si>
+  <si>
     <t>8151VBM2240RYN0110</t>
   </si>
   <si>
-    <t>150μF</t>
-[...16 lines deleted...]
-  <si>
     <t>8151MFM1840RYN91E0</t>
   </si>
   <si>
     <t>350V</t>
   </si>
   <si>
     <t>8151MDM1830RYN0110</t>
   </si>
   <si>
     <t>8121VBM1840RYN91E0</t>
   </si>
   <si>
     <t>120μF</t>
   </si>
   <si>
     <t>8121VBM1835RYN91E0</t>
   </si>
   <si>
     <t>8121VAM1840RYN0110</t>
   </si>
   <si>
     <t>400V</t>
   </si>
   <si>
     <t>8121VAM1830RYN91E0</t>
@@ -459,101 +459,101 @@
   <si>
     <t>8560MFMAB35RYN91E0</t>
   </si>
   <si>
     <t>8560MFMAB25RYN91E0</t>
   </si>
   <si>
     <t>8470VCMAB50RYN91E0</t>
   </si>
   <si>
     <t>47μF</t>
   </si>
   <si>
     <t>Φ12.5×50mm</t>
   </si>
   <si>
     <t>500V</t>
   </si>
   <si>
     <t>AB50</t>
   </si>
   <si>
     <t>8470VBMAB40RYN91E0</t>
   </si>
   <si>
+    <t>8470VBM1830RYN91EC</t>
+  </si>
+  <si>
+    <t>8470VBM1830RYN91FC</t>
+  </si>
+  <si>
+    <t>8470VBM1830RYN91F0</t>
+  </si>
+  <si>
+    <t>8470VBM1830RYN0110</t>
+  </si>
+  <si>
     <t>8470VBM1830RYN91E0</t>
   </si>
   <si>
-    <t>8470VBM1830RYN0110</t>
-[...10 lines deleted...]
-  <si>
     <t>8470VBM1825RYN91E0</t>
   </si>
   <si>
     <t>8470VBM1625RYN91E0</t>
   </si>
   <si>
     <t>8470VAMAB30RYN91E0</t>
   </si>
   <si>
     <t>8470VAM1825RYN01F0</t>
   </si>
   <si>
     <t>8470VAM1820RYN91E0</t>
   </si>
   <si>
     <t>Φ18×20mm</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>8470VAM1625RYN91E0</t>
   </si>
   <si>
     <t>8470MFM1820RYN0110</t>
   </si>
   <si>
     <t>8470MFM1820RYN011C</t>
   </si>
   <si>
+    <t>8470MDMAB25RYN1110</t>
+  </si>
+  <si>
     <t>8470MDMAB25RYN0110</t>
   </si>
   <si>
-    <t>8470MDMAB25RYN1110</t>
-[...1 lines deleted...]
-  <si>
     <t>8470MDMAB20RYN91E0</t>
   </si>
   <si>
     <t>8470MCMAB25RYN91E0</t>
   </si>
   <si>
     <t>8470MCMAB20RYN0110</t>
   </si>
   <si>
     <t>8470MCMAB20RYN91E0</t>
   </si>
   <si>
     <t>8470MCM1020RYN91E0</t>
   </si>
   <si>
     <t>Φ10×20mm</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>8470MBM1020RYN0110</t>
   </si>
   <si>
     <t>8470MAM1012RYN0110</t>
@@ -567,296 +567,296 @@
   <si>
     <t>39μF</t>
   </si>
   <si>
     <t>8390VAM1620RYN91E0</t>
   </si>
   <si>
     <t>Φ16×20mm</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>8330VAQ1635RYN91E0</t>
   </si>
   <si>
     <t>33μF</t>
   </si>
   <si>
     <t>-10%~+30%</t>
   </si>
   <si>
     <t>8330VBMAB30RYN91E0</t>
   </si>
   <si>
+    <t>8330VBMAB25RYN91E0</t>
+  </si>
+  <si>
     <t>8330VBMAB25RYN91EC</t>
   </si>
   <si>
-    <t>8330VBMAB25RYN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8330VBM1825RYN0110</t>
   </si>
   <si>
     <t>8330VBM1625RYN0110</t>
   </si>
   <si>
     <t>8330VBM1620RYN91E0</t>
   </si>
   <si>
     <t>8330VBM1040RYN91E0</t>
   </si>
   <si>
     <t>Φ10×40mm</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>8330VAMAB25RYN91E0</t>
   </si>
   <si>
     <t>8330VAMAB25RYN91B0</t>
   </si>
   <si>
     <t>8330VAMAB20RYN91E0</t>
   </si>
   <si>
     <t>8330VAM1825RYN0110</t>
   </si>
   <si>
     <t>8330VAM1820RYN01F0</t>
   </si>
   <si>
     <t>8330VAM1620RYN91E0</t>
   </si>
   <si>
     <t>8330MFMAB25RYN91E0</t>
   </si>
   <si>
     <t>8330MFMAB20RYN91E0</t>
   </si>
   <si>
     <t>8330MDMAB20RYN0110</t>
   </si>
   <si>
+    <t>8330MDMAB20RYN1110</t>
+  </si>
+  <si>
     <t>8330MDMAB20RYN0150</t>
   </si>
   <si>
-    <t>8330MDMAB20RYN1110</t>
-[...1 lines deleted...]
-  <si>
     <t>8330MDM1020RYN91E0</t>
   </si>
   <si>
     <t>8330MCMAB16RYN0110</t>
   </si>
   <si>
     <t>8330MCM1020RYN0110</t>
   </si>
   <si>
+    <t>8330MBM1020RYN0170</t>
+  </si>
+  <si>
     <t>8330MBM1020RYN0110</t>
   </si>
   <si>
-    <t>8330MBM1020RYN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>8270VBM1030RYN91E0</t>
   </si>
   <si>
     <t>27μF</t>
   </si>
   <si>
     <t>8270VAMAB20RYN91E0</t>
   </si>
   <si>
     <t>8220VBMAB30RYN91E0</t>
   </si>
   <si>
     <t>22μF</t>
   </si>
   <si>
     <t>8220VBMAB25RYN91E0</t>
   </si>
   <si>
+    <t>8220VBMAB20RYN91EP</t>
+  </si>
+  <si>
     <t>8220VBMAB20RYN91E0</t>
   </si>
   <si>
-    <t>8220VBMAB20RYN91EP</t>
+    <t>8220VBM1820RYN0110</t>
+  </si>
+  <si>
+    <t>8220VBM1820RYN01E0</t>
+  </si>
+  <si>
+    <t>8220VBM1820RYN0150</t>
   </si>
   <si>
     <t>8220VBM1820RYN01F0</t>
   </si>
   <si>
-    <t>8220VBM1820RYN01E0</t>
-[...5 lines deleted...]
-    <t>8220VBM1820RYN0150</t>
+    <t>8220VBM1625RYN0110</t>
   </si>
   <si>
     <t>8220VBM1625RYN91E0</t>
   </si>
   <si>
-    <t>8220VBM1625RYN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8220VBM1620RYN91E0</t>
   </si>
   <si>
     <t>8220VBM1620RYN0110</t>
   </si>
   <si>
     <t>8220VAMAB25RYN91E0</t>
   </si>
   <si>
     <t>8220VAMAB20RYN0110</t>
   </si>
   <si>
     <t>8220VAMAB20RYN91E0</t>
   </si>
   <si>
     <t>8220VAM1625RYN0110</t>
   </si>
   <si>
     <t>8220VAM1025RYN91E0</t>
   </si>
   <si>
     <t>Φ10×25mm</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>8220MFMAB25RYN91E0</t>
   </si>
   <si>
     <t>8220MFMAB25RYN0110</t>
   </si>
   <si>
     <t>8220MFMAB20RYN91E0</t>
   </si>
   <si>
+    <t>8220MDMAB20RYN0150</t>
+  </si>
+  <si>
     <t>8220MDMAB20RYN0110</t>
   </si>
   <si>
-    <t>8220MDMAB20RYN0150</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MDM1020RYN0110</t>
   </si>
   <si>
     <t>8220MCMAB20RYN0110</t>
   </si>
   <si>
+    <t>8220MCM1020RYN0110</t>
+  </si>
+  <si>
     <t>8220MCM1020RYN91E0</t>
   </si>
   <si>
-    <t>8220MCM1020RYN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MCM1020RYN0150</t>
   </si>
   <si>
+    <t>8220MCM1016RYN91EP</t>
+  </si>
+  <si>
     <t>8220MCM1016RYN0110</t>
   </si>
   <si>
-    <t>8220MCM1016RYN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8220MBM0816RYN0110</t>
   </si>
   <si>
     <t>8220LFMAA11RYN0110</t>
   </si>
   <si>
     <t>8220LEM0511RYN91E0</t>
   </si>
   <si>
     <t>Φ5×11mm</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>8180MCM1016RYN91E0</t>
   </si>
   <si>
     <t>18μF</t>
   </si>
   <si>
     <t>8150VCMAB25RYN91E0</t>
   </si>
   <si>
     <t>15μF</t>
   </si>
   <si>
     <t>8150VCMAB20RYN91EP</t>
   </si>
   <si>
     <t>8150VBMAB25RYN91E0</t>
   </si>
   <si>
     <t>8150VBMAB25RYN0110</t>
   </si>
   <si>
+    <t>8150VBMAB20RYN91EP</t>
+  </si>
+  <si>
     <t>8150VBMAB20RYN91E0</t>
   </si>
   <si>
-    <t>8150VBMAB20RYN91EP</t>
-[...1 lines deleted...]
-  <si>
     <t>8150VBMAB16RYN91E0</t>
   </si>
   <si>
     <t>8150VBM1020RYN91E0</t>
   </si>
   <si>
     <t>8150VAMAB20RYN0110</t>
   </si>
   <si>
     <t>8150VAM1020RYN91E0</t>
   </si>
   <si>
     <t>8150VAM1020RYN91EL</t>
   </si>
   <si>
     <t>8150MDMAB20RYN0110</t>
   </si>
   <si>
     <t>8150MDM1020RYN0110</t>
   </si>
   <si>
+    <t>8150MCM1020RYN0110</t>
+  </si>
+  <si>
     <t>8150MCM1020RYN91E0</t>
   </si>
   <si>
-    <t>8150MCM1020RYN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8150MCM1016RYN91E0</t>
   </si>
   <si>
     <t>8150MDK1020RYN0110</t>
   </si>
   <si>
     <t>±10%</t>
   </si>
   <si>
     <t>8150MCK1020RYN0110</t>
   </si>
   <si>
     <t>8150MBK1016RYN0110</t>
   </si>
   <si>
     <t>8120VAM1016RYN91E0</t>
   </si>
   <si>
     <t>12μF</t>
   </si>
   <si>
     <t>8120MCM0810RYN91EL</t>
   </si>
   <si>
     <t>Φ8×10mm</t>
@@ -870,56 +870,56 @@
   <si>
     <t>8100VCMAB20RYN91EP</t>
   </si>
   <si>
     <t>10μF</t>
   </si>
   <si>
     <t>8100VCMAB20RYN91E0</t>
   </si>
   <si>
     <t>8100VCMAB20RYN0110</t>
   </si>
   <si>
     <t>8100VBMAB25RYN0110</t>
   </si>
   <si>
     <t>8100VBMAB20RYN0150</t>
   </si>
   <si>
     <t>8100VBMAB20RYN01F0</t>
   </si>
   <si>
     <t>8100VBMAB20RYN0110</t>
   </si>
   <si>
+    <t>8100VBMAB20RYN01E0</t>
+  </si>
+  <si>
     <t>8100VBMAB20RYN91E0</t>
   </si>
   <si>
-    <t>8100VBMAB20RYN01E0</t>
-[...1 lines deleted...]
-  <si>
     <t>8100VBMAB16RYN91E0</t>
   </si>
   <si>
     <t>8100VBM1020RYN91E0</t>
   </si>
   <si>
     <t>8100VBM1016RYN91EP</t>
   </si>
   <si>
     <t>8100VBM1016RYN91E0</t>
   </si>
   <si>
     <t>8100VAMAB20RYN0110</t>
   </si>
   <si>
     <t>8100VAM1020RYN011P</t>
   </si>
   <si>
     <t>8100VAM1020RYN0110</t>
   </si>
   <si>
     <t>8100VAM1020RYN91E0</t>
   </si>
   <si>
     <t>8100VAM1016RYN91E0</t>
@@ -936,134 +936,134 @@
   <si>
     <t>Φ10×14mm</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>8100VAM1014RYN011C</t>
   </si>
   <si>
     <t>8100MFM1020RYN91E0</t>
   </si>
   <si>
     <t>8100MFM1020RYN0110</t>
   </si>
   <si>
     <t>8100MDM1016RYN0110</t>
   </si>
   <si>
     <t>8100MDM0816RYN0110</t>
   </si>
   <si>
     <t>8100MCM1020RYN0110</t>
   </si>
   <si>
+    <t>8100MCM1016RYN0110</t>
+  </si>
+  <si>
     <t>8100MCM1016RYN91E0</t>
   </si>
   <si>
-    <t>8100MCM1016RYN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>8100LFM0511RYN0110</t>
   </si>
   <si>
+    <t>8100VAV1016RYN011C</t>
+  </si>
+  <si>
+    <t>±15%</t>
+  </si>
+  <si>
     <t>8100VAV1016RYN017C</t>
   </si>
   <si>
-    <t>±15%</t>
-[...4 lines deleted...]
-  <si>
     <t>8100MCK1016RYN0110</t>
   </si>
   <si>
     <t>8100MBK1016RYN0110</t>
   </si>
   <si>
     <t>88R2VAM1016RYN91E0</t>
   </si>
   <si>
     <t>8.2μF</t>
   </si>
   <si>
     <t>88R2MCM1016RYN91E0</t>
   </si>
   <si>
     <t>86R8VAQAB20RYN91E0</t>
   </si>
   <si>
     <t>6.8μF</t>
   </si>
   <si>
     <t>86R8VBM1012RYN91E0</t>
   </si>
   <si>
     <t>86R8VAMAB20RYN0110</t>
   </si>
   <si>
+    <t>86R8VAM1020RYN0110</t>
+  </si>
+  <si>
     <t>86R8VAM1020RYN91E0</t>
   </si>
   <si>
-    <t>86R8VAM1020RYN0110</t>
+    <t>86R8VAM1016RYN0110</t>
+  </si>
+  <si>
+    <t>86R8VAM1016RYN91E0</t>
   </si>
   <si>
     <t>86R8VAM1016RYN011P</t>
   </si>
   <si>
-    <t>86R8VAM1016RYN91E0</t>
-[...4 lines deleted...]
-  <si>
     <t>86R8MFMAB20RYN0110</t>
   </si>
   <si>
     <t>86R8MDM0812RYN91E0</t>
   </si>
   <si>
     <t>86R8MCM1016RYN91E0</t>
   </si>
   <si>
     <t>86R8MCM1012RYN91E0</t>
   </si>
   <si>
     <t>85R6VAMAB20RYN0110</t>
   </si>
   <si>
     <t>5.6μF</t>
   </si>
   <si>
+    <t>85R6VAM1020RYN91E0</t>
+  </si>
+  <si>
     <t>85R6VAM1020RYN0110</t>
   </si>
   <si>
-    <t>85R6VAM1020RYN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>85R6VAM1016RYN0110</t>
   </si>
   <si>
     <t>85R6VAM1016RYN91E0</t>
   </si>
   <si>
     <t>85R6MFMAB20RYN0110</t>
   </si>
   <si>
     <t>84R7VBM1016RYN91E0</t>
   </si>
   <si>
     <t>4.7μF</t>
   </si>
   <si>
     <t>84R7VBM1012RYN91E0</t>
   </si>
   <si>
     <t>84R7VAM1020RYN0110</t>
   </si>
   <si>
     <t>84R7VAM1020RYN91E0</t>
   </si>
   <si>
     <t>84R7VAM1016RYN91E0</t>
@@ -1092,198 +1092,198 @@
   <si>
     <t>84R7VAM0812RYN01SC</t>
   </si>
   <si>
     <t>84R7VAM0812RYN01S0</t>
   </si>
   <si>
     <t>84R7MDMAA12RYN91E0</t>
   </si>
   <si>
     <t>Φ6.3×12mm</t>
   </si>
   <si>
     <t>AA12</t>
   </si>
   <si>
     <t>84R7VAV0812RYN011C</t>
   </si>
   <si>
     <t>84R7VAV0812RYN017C</t>
   </si>
   <si>
     <t>84R7VAK1016RYN0110</t>
   </si>
   <si>
+    <t>83R3VBM0812RYN91EC</t>
+  </si>
+  <si>
+    <t>3.3μF</t>
+  </si>
+  <si>
     <t>83R3VBM0812RYN91E0</t>
   </si>
   <si>
-    <t>3.3μF</t>
-[...2 lines deleted...]
-    <t>83R3VBM0812RYN91EC</t>
+    <t>83R3VAM1020RYN0110</t>
   </si>
   <si>
     <t>83R3VAM1020RYN0150</t>
   </si>
   <si>
-    <t>83R3VAM1020RYN0110</t>
+    <t>83R3VAM1016RYN0110</t>
   </si>
   <si>
     <t>83R3VAM1016RYN91E0</t>
   </si>
   <si>
-    <t>83R3VAM1016RYN0110</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VAM1012RYN91E0</t>
   </si>
   <si>
     <t>83R3VAM0816RYN0110</t>
   </si>
   <si>
     <t>83R3VAM0816RYN91E0</t>
   </si>
   <si>
+    <t>83R3VAM0812RYN011C</t>
+  </si>
+  <si>
     <t>83R3VAM0812RYN0110</t>
   </si>
   <si>
-    <t>83R3VAM0812RYN011C</t>
+    <t>83R3VAV0816RYN0170</t>
   </si>
   <si>
     <t>83R3VAV0816RYN017K</t>
   </si>
   <si>
-    <t>83R3VAV0816RYN0170</t>
-[...1 lines deleted...]
-  <si>
     <t>83R3VAK1016RYN0110</t>
   </si>
   <si>
     <t>82R8VAM0816RYN0110</t>
   </si>
   <si>
     <t>2.8μF</t>
   </si>
   <si>
     <t>82R8VAV0816RYN0170</t>
   </si>
   <si>
     <t>82R8VAV0816RYN017K</t>
   </si>
   <si>
     <t>82R8VAV0812RYN0170</t>
   </si>
   <si>
     <t>82R8VAV0812RYN017K</t>
   </si>
   <si>
     <t>82R7VAM1016RYN91E0</t>
   </si>
   <si>
     <t>2.7μF</t>
   </si>
   <si>
+    <t>82R7VAM1012RYN91E0</t>
+  </si>
+  <si>
     <t>82R7VAM1012RYN0110</t>
   </si>
   <si>
-    <t>82R7VAM1012RYN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>82R7VAM0816RYN91E0</t>
   </si>
   <si>
     <t>82R2VAQ1016RYN91E0</t>
   </si>
   <si>
     <t>2.2μF</t>
   </si>
   <si>
     <t>82R2VBMAA15RYN011C</t>
   </si>
   <si>
     <t>Φ6.3×15mm</t>
   </si>
   <si>
     <t>AA15</t>
   </si>
   <si>
     <t>82R2VBMAA15RYN0110</t>
   </si>
   <si>
     <t>82R2VBM0812RYN91E0</t>
   </si>
   <si>
     <t>82R2VAMAA12RYN0110</t>
   </si>
   <si>
     <t>82R2VAMAA12RYN01SC</t>
   </si>
   <si>
     <t>82R2VAMAA12RYN01S0</t>
   </si>
   <si>
     <t>82R2VAMAA12RYN91E0</t>
   </si>
   <si>
     <t>82R2VAM1016RYN0110</t>
   </si>
   <si>
     <t>82R2VAM1016RYN91E0</t>
   </si>
   <si>
+    <t>82R2VAM1012RYN91E0</t>
+  </si>
+  <si>
     <t>82R2VAM1012RYN0110</t>
   </si>
   <si>
-    <t>82R2VAM1012RYN91E0</t>
-[...1 lines deleted...]
-  <si>
     <t>82R2VAM0816RYN91E0</t>
   </si>
   <si>
     <t>82R2VAM0816RYN0110</t>
   </si>
   <si>
     <t>82R2VAM0812RYN0110</t>
   </si>
   <si>
     <t>82R2VAM0809RYN91E0</t>
   </si>
   <si>
     <t>Φ8×9mm</t>
   </si>
   <si>
     <t>0809</t>
   </si>
   <si>
     <t>82R2MDMAA12RYN91E0</t>
   </si>
   <si>
+    <t>82R2VAVAA12RYN011C</t>
+  </si>
+  <si>
     <t>82R2VAVAA12RYN017C</t>
-  </si>
-[...1 lines deleted...]
-    <t>82R2VAVAA12RYN011C</t>
   </si>
   <si>
     <t>82R2VAK1016RYN0110</t>
   </si>
   <si>
     <t>81R8VAM1016RYN0110</t>
   </si>
   <si>
     <t>1.8μF</t>
   </si>
   <si>
     <t>81R5VAK1012RYN0110</t>
   </si>
   <si>
     <t>1.5μF</t>
   </si>
   <si>
     <t>81R0VAMAA12RYN91E0</t>
   </si>
   <si>
     <t>1.0μF</t>
   </si>
 </sst>
 </file>
 